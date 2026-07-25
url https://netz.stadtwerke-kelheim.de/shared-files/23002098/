--- v0 (2026-06-09)
+++ v1 (2026-07-25)
@@ -35,93 +35,93 @@
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing17.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{51B3217F-B872-45A4-A1F1-5CECE5FDA7BA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DFB3B13A-343F-413C-9DDD-327950925A4F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="17" r:id="rId1"/>
     <sheet name="2025" sheetId="16" r:id="rId2"/>
     <sheet name="2024" sheetId="15" r:id="rId3"/>
     <sheet name="2023" sheetId="14" r:id="rId4"/>
     <sheet name="2022" sheetId="13" r:id="rId5"/>
     <sheet name="2021" sheetId="12" r:id="rId6"/>
     <sheet name="2020" sheetId="11" r:id="rId7"/>
     <sheet name="2019" sheetId="10" r:id="rId8"/>
     <sheet name="2018" sheetId="9" r:id="rId9"/>
     <sheet name="2017" sheetId="8" r:id="rId10"/>
     <sheet name="2016" sheetId="7" r:id="rId11"/>
     <sheet name="2015" sheetId="6" r:id="rId12"/>
     <sheet name="2014" sheetId="5" r:id="rId13"/>
     <sheet name="2013" sheetId="4" r:id="rId14"/>
     <sheet name="2012" sheetId="3" r:id="rId15"/>
     <sheet name="2011" sheetId="2" r:id="rId16"/>
     <sheet name="2010" sheetId="1" r:id="rId17"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="16">'2010'!$A$1:$P$69</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="15">'2011'!$A$1:$P$69</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="14">'2012'!$A$1:$P$69</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="13">'2013'!$A$1:$P$69</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="12">'2014'!$A$1:$P$69</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="11">'2015'!$A$1:$P$69</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">'2016'!$A$1:$P$69</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'2017'!$A$1:$P$69</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">'2018'!$A$1:$P$69</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'2019'!$A$1:$P$69</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'2020'!$A$1:$P$69</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'2021'!$A$1:$P$69</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'2022'!$A$1:$P$69</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'2023'!$A$1:$P$69</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'2024'!$A$1:$P$69</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'2025'!$A$1:$P$69</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2026'!$A$1:$P$69</definedName>
   </definedNames>
-  <calcPr calcId="191029" concurrentManualCount="8"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="391" uniqueCount="39">
   <si>
     <t>01</t>
   </si>
   <si>
     <t>02</t>
   </si>
   <si>
@@ -1772,51 +1772,51 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C8035013-DB4E-477C-B0B7-9FEB7267969E}">
   <dimension ref="A12:P66"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A16" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H34" sqref="H34"/>
+      <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="3.140625" style="6" customWidth="1"/>
     <col min="3" max="3" width="2" style="1" customWidth="1"/>
     <col min="4" max="15" width="5.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="6.28515625" style="1" customWidth="1"/>
     <col min="17" max="16384" width="11.42578125" style="3"/>
   </cols>
   <sheetData>
     <row r="12" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A12" s="26" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="27"/>
       <c r="C12" s="26"/>
       <c r="D12" s="26"/>
       <c r="E12" s="26"/>
       <c r="F12" s="26"/>
       <c r="G12" s="26"/>
       <c r="H12" s="26"/>
       <c r="I12" s="26"/>
       <c r="J12" s="26"/>
@@ -2076,762 +2076,839 @@
         <v>10</v>
       </c>
       <c r="O33" s="2" t="s">
         <v>11</v>
       </c>
       <c r="P33" s="7"/>
     </row>
     <row r="34" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A34" s="12"/>
       <c r="B34" s="4">
         <v>1</v>
       </c>
       <c r="C34" s="5"/>
       <c r="D34" s="14">
         <v>-3.53</v>
       </c>
       <c r="E34" s="14">
         <v>0.7</v>
       </c>
       <c r="F34" s="14">
         <v>3.1</v>
       </c>
       <c r="G34" s="14">
         <v>3.79</v>
       </c>
-      <c r="H34" s="14"/>
+      <c r="H34" s="14">
+        <v>14.01</v>
+      </c>
       <c r="I34" s="14"/>
       <c r="J34" s="14"/>
       <c r="K34" s="14"/>
       <c r="L34" s="14"/>
       <c r="M34" s="14"/>
       <c r="N34" s="14"/>
       <c r="O34" s="14"/>
       <c r="P34" s="7"/>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A35" s="12"/>
       <c r="B35" s="6">
         <v>2</v>
       </c>
       <c r="C35" s="7"/>
       <c r="D35" s="1">
         <v>-1.44</v>
       </c>
       <c r="E35" s="1">
         <v>0.03</v>
       </c>
       <c r="F35" s="1">
         <v>6.47</v>
       </c>
       <c r="G35" s="1">
         <v>3.47</v>
       </c>
+      <c r="H35" s="1">
+        <v>11.65</v>
+      </c>
       <c r="P35" s="7"/>
     </row>
     <row r="36" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A36" s="12"/>
       <c r="B36" s="4">
         <v>3</v>
       </c>
       <c r="C36" s="5"/>
       <c r="D36" s="14">
         <v>-4.1100000000000003</v>
       </c>
       <c r="E36" s="14">
         <v>-0.03</v>
       </c>
       <c r="F36" s="14">
         <v>8.2799999999999994</v>
       </c>
       <c r="G36" s="14">
         <v>3.64</v>
       </c>
-      <c r="H36" s="14"/>
+      <c r="H36" s="14">
+        <v>9.4700000000000006</v>
+      </c>
       <c r="I36" s="14"/>
       <c r="J36" s="14"/>
       <c r="K36" s="14"/>
       <c r="L36" s="14"/>
       <c r="M36" s="14"/>
       <c r="N36" s="14"/>
       <c r="O36" s="14"/>
       <c r="P36" s="7"/>
     </row>
     <row r="37" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A37" s="12"/>
       <c r="B37" s="6">
         <v>4</v>
       </c>
       <c r="C37" s="7"/>
       <c r="D37" s="1">
         <v>-0.82</v>
       </c>
       <c r="E37" s="1">
         <v>0.75</v>
       </c>
       <c r="F37" s="1">
         <v>6.73</v>
       </c>
       <c r="G37" s="1">
         <v>4.32</v>
       </c>
+      <c r="H37" s="1">
+        <v>12.07</v>
+      </c>
       <c r="P37" s="7"/>
     </row>
     <row r="38" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A38" s="12"/>
       <c r="B38" s="4">
         <v>5</v>
       </c>
       <c r="C38" s="5"/>
       <c r="D38" s="14">
         <v>0.57999999999999996</v>
       </c>
       <c r="E38" s="14">
         <v>0.52</v>
       </c>
       <c r="F38" s="14">
         <v>4.2300000000000004</v>
       </c>
       <c r="G38" s="14">
         <v>5.65</v>
       </c>
-      <c r="H38" s="14"/>
+      <c r="H38" s="14">
+        <v>15.24</v>
+      </c>
       <c r="I38" s="14"/>
       <c r="J38" s="14"/>
       <c r="K38" s="14"/>
       <c r="L38" s="14"/>
       <c r="M38" s="14"/>
       <c r="N38" s="14"/>
       <c r="O38" s="14"/>
       <c r="P38" s="7"/>
     </row>
     <row r="39" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A39" s="12"/>
       <c r="B39" s="6">
         <v>6</v>
       </c>
       <c r="C39" s="7"/>
       <c r="D39" s="1">
         <v>-1.31</v>
       </c>
       <c r="E39" s="1">
         <v>-0.56999999999999995</v>
       </c>
       <c r="F39" s="1">
         <v>5.17</v>
       </c>
       <c r="G39" s="1">
         <v>6.49</v>
       </c>
+      <c r="H39" s="1">
+        <v>16.68</v>
+      </c>
       <c r="P39" s="7"/>
     </row>
     <row r="40" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A40" s="12"/>
       <c r="B40" s="4">
         <v>7</v>
       </c>
       <c r="C40" s="5"/>
       <c r="D40" s="14">
         <v>-2.0299999999999998</v>
       </c>
       <c r="E40" s="14">
         <v>-0.53</v>
       </c>
       <c r="F40" s="14">
         <v>3.23</v>
       </c>
       <c r="G40" s="14">
         <v>10.54</v>
       </c>
-      <c r="H40" s="14"/>
+      <c r="H40" s="14">
+        <v>19.55</v>
+      </c>
       <c r="I40" s="14"/>
       <c r="J40" s="14"/>
       <c r="K40" s="14"/>
       <c r="L40" s="14"/>
       <c r="M40" s="14"/>
       <c r="N40" s="14"/>
       <c r="O40" s="14"/>
       <c r="P40" s="7"/>
     </row>
     <row r="41" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A41" s="12"/>
       <c r="B41" s="6">
         <v>8</v>
       </c>
       <c r="C41" s="7"/>
       <c r="D41" s="1">
         <v>-4.66</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
         <v>5.64</v>
       </c>
       <c r="G41" s="1">
         <v>14.48</v>
       </c>
+      <c r="H41" s="1">
+        <v>17.12</v>
+      </c>
       <c r="P41" s="7"/>
     </row>
     <row r="42" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A42" s="12"/>
       <c r="B42" s="4">
         <v>9</v>
       </c>
       <c r="C42" s="5"/>
       <c r="D42" s="14">
         <v>-7.13</v>
       </c>
       <c r="E42" s="14">
         <v>1.03</v>
       </c>
       <c r="F42" s="14">
         <v>7.35</v>
       </c>
       <c r="G42" s="14">
         <v>12.14</v>
       </c>
-      <c r="H42" s="14"/>
+      <c r="H42" s="14">
+        <v>14.86</v>
+      </c>
       <c r="I42" s="14"/>
       <c r="J42" s="14"/>
       <c r="K42" s="14"/>
       <c r="L42" s="14"/>
       <c r="M42" s="14"/>
       <c r="N42" s="14"/>
       <c r="O42" s="14"/>
       <c r="P42" s="7"/>
     </row>
     <row r="43" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A43" s="12"/>
       <c r="B43" s="6">
         <v>10</v>
       </c>
       <c r="C43" s="7"/>
       <c r="D43" s="1">
         <v>-5.8</v>
       </c>
       <c r="E43" s="1">
         <v>2.94</v>
       </c>
       <c r="F43" s="1">
         <v>7.41</v>
       </c>
       <c r="G43" s="1">
         <v>9.56</v>
       </c>
+      <c r="H43" s="1">
+        <v>11.08</v>
+      </c>
       <c r="P43" s="7"/>
     </row>
     <row r="44" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A44" s="12"/>
       <c r="B44" s="4">
         <v>11</v>
       </c>
       <c r="C44" s="5"/>
       <c r="D44" s="14">
         <v>-5.31</v>
       </c>
       <c r="E44" s="14">
         <v>3.11</v>
       </c>
       <c r="F44" s="14">
         <v>7.08</v>
       </c>
       <c r="G44" s="14">
         <v>9.02</v>
       </c>
-      <c r="H44" s="14"/>
+      <c r="H44" s="14">
+        <v>11.72</v>
+      </c>
       <c r="I44" s="14"/>
       <c r="J44" s="14"/>
       <c r="K44" s="14"/>
       <c r="L44" s="14"/>
       <c r="M44" s="14"/>
       <c r="N44" s="14"/>
       <c r="O44" s="14"/>
       <c r="P44" s="7"/>
     </row>
     <row r="45" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A45" s="12"/>
       <c r="B45" s="6">
         <v>12</v>
       </c>
       <c r="C45" s="7"/>
       <c r="D45" s="1">
         <v>-0.11</v>
       </c>
       <c r="E45" s="1">
         <v>2.39</v>
       </c>
       <c r="F45" s="1">
         <v>7.07</v>
       </c>
       <c r="G45" s="1">
         <v>8.16</v>
       </c>
+      <c r="H45" s="1">
+        <v>14.28</v>
+      </c>
       <c r="P45" s="7"/>
     </row>
     <row r="46" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A46" s="12"/>
       <c r="B46" s="4">
         <v>13</v>
       </c>
       <c r="C46" s="5"/>
       <c r="D46" s="14">
         <v>-0.21</v>
       </c>
       <c r="E46" s="14">
         <v>2.57</v>
       </c>
       <c r="F46" s="14">
         <v>8.84</v>
       </c>
       <c r="G46" s="14">
         <v>6.13</v>
       </c>
-      <c r="H46" s="14"/>
+      <c r="H46" s="14">
+        <v>16.16</v>
+      </c>
       <c r="I46" s="14"/>
       <c r="J46" s="14"/>
       <c r="K46" s="14"/>
       <c r="L46" s="14"/>
       <c r="M46" s="14"/>
       <c r="N46" s="14"/>
       <c r="O46" s="14"/>
       <c r="P46" s="7"/>
     </row>
     <row r="47" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A47" s="12"/>
       <c r="B47" s="6">
         <v>14</v>
       </c>
       <c r="C47" s="7"/>
       <c r="D47" s="1">
         <v>-7.6</v>
       </c>
       <c r="E47" s="1">
         <v>4.8600000000000003</v>
       </c>
       <c r="F47" s="1">
         <v>8.69</v>
       </c>
       <c r="G47" s="1">
         <v>8.89</v>
       </c>
+      <c r="H47" s="1">
+        <v>13.78</v>
+      </c>
       <c r="P47" s="7"/>
     </row>
     <row r="48" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A48" s="12"/>
       <c r="B48" s="4">
         <v>15</v>
       </c>
       <c r="C48" s="5"/>
       <c r="D48" s="14">
         <v>-5.54</v>
       </c>
       <c r="E48" s="14">
         <v>5.4</v>
       </c>
       <c r="F48" s="14">
         <v>9.02</v>
       </c>
       <c r="G48" s="14">
         <v>8.85</v>
       </c>
-      <c r="H48" s="14"/>
+      <c r="H48" s="14">
+        <v>6.83</v>
+      </c>
       <c r="I48" s="14"/>
       <c r="J48" s="14"/>
       <c r="K48" s="14"/>
       <c r="L48" s="14"/>
       <c r="M48" s="14"/>
       <c r="N48" s="14"/>
       <c r="O48" s="14"/>
       <c r="P48" s="7"/>
     </row>
     <row r="49" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A49" s="12"/>
       <c r="B49" s="6">
         <v>16</v>
       </c>
       <c r="C49" s="7"/>
       <c r="D49" s="1">
         <v>1.1000000000000001</v>
       </c>
       <c r="E49" s="1">
         <v>5.72</v>
       </c>
       <c r="F49" s="1">
         <v>6.8</v>
       </c>
       <c r="G49" s="1">
         <v>9.6999999999999993</v>
       </c>
+      <c r="H49" s="1">
+        <v>9.1</v>
+      </c>
       <c r="P49" s="7"/>
     </row>
     <row r="50" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A50" s="12"/>
       <c r="B50" s="4">
         <v>17</v>
       </c>
       <c r="C50" s="5"/>
       <c r="D50" s="14">
         <v>0.83</v>
       </c>
       <c r="E50" s="14">
         <v>2.42</v>
       </c>
       <c r="F50" s="14">
         <v>8.3000000000000007</v>
       </c>
       <c r="G50" s="14">
         <v>9.73</v>
       </c>
-      <c r="H50" s="14"/>
+      <c r="H50" s="14">
+        <v>9.5500000000000007</v>
+      </c>
       <c r="I50" s="14"/>
       <c r="J50" s="14"/>
       <c r="K50" s="14"/>
       <c r="L50" s="14"/>
       <c r="M50" s="14"/>
       <c r="N50" s="14"/>
       <c r="O50" s="14"/>
       <c r="P50" s="7"/>
     </row>
     <row r="51" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A51" s="12"/>
       <c r="B51" s="6">
         <v>18</v>
       </c>
       <c r="C51" s="7"/>
       <c r="D51" s="1">
         <v>1.93</v>
       </c>
       <c r="E51" s="1">
         <v>-0.97</v>
       </c>
       <c r="F51" s="1">
         <v>5.48</v>
       </c>
       <c r="G51" s="1">
         <v>11.68</v>
       </c>
+      <c r="H51" s="1">
+        <v>8.8000000000000007</v>
+      </c>
       <c r="P51" s="7"/>
     </row>
     <row r="52" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A52" s="12"/>
       <c r="B52" s="4">
         <v>19</v>
       </c>
       <c r="C52" s="5"/>
       <c r="D52" s="14">
         <v>-1.1399999999999999</v>
       </c>
       <c r="E52" s="14">
         <v>0.97</v>
       </c>
       <c r="F52" s="14">
         <v>4.16</v>
       </c>
       <c r="G52" s="14">
         <v>13.1</v>
       </c>
-      <c r="H52" s="14"/>
+      <c r="H52" s="14">
+        <v>9.48</v>
+      </c>
       <c r="I52" s="14"/>
       <c r="J52" s="14"/>
       <c r="K52" s="14"/>
       <c r="L52" s="14"/>
       <c r="M52" s="14"/>
       <c r="N52" s="14"/>
       <c r="O52" s="14"/>
       <c r="P52" s="7"/>
     </row>
     <row r="53" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A53" s="12"/>
       <c r="B53" s="6">
         <v>20</v>
       </c>
       <c r="C53" s="7"/>
       <c r="D53" s="1">
         <v>-0.67</v>
       </c>
       <c r="E53" s="1">
         <v>2.04</v>
       </c>
       <c r="F53" s="1">
         <v>3.95</v>
       </c>
       <c r="G53" s="1">
         <v>12.89</v>
       </c>
+      <c r="H53" s="1">
+        <v>9.92</v>
+      </c>
       <c r="P53" s="7"/>
     </row>
     <row r="54" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A54" s="12"/>
       <c r="B54" s="4">
         <v>21</v>
       </c>
       <c r="C54" s="5"/>
       <c r="D54" s="14">
         <v>0.39</v>
       </c>
       <c r="E54" s="14">
         <v>1.45</v>
       </c>
       <c r="F54" s="14">
         <v>5.5</v>
       </c>
       <c r="G54" s="14">
         <v>14.17</v>
       </c>
-      <c r="H54" s="14"/>
+      <c r="H54" s="14">
+        <v>12.49</v>
+      </c>
       <c r="I54" s="14"/>
       <c r="J54" s="14"/>
       <c r="K54" s="14"/>
       <c r="L54" s="14"/>
       <c r="M54" s="14"/>
       <c r="N54" s="14"/>
       <c r="O54" s="14"/>
       <c r="P54" s="7"/>
     </row>
     <row r="55" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A55" s="12"/>
       <c r="B55" s="6">
         <v>22</v>
       </c>
       <c r="C55" s="7"/>
       <c r="D55" s="1">
         <v>-1.18</v>
       </c>
       <c r="E55" s="1">
         <v>-0.01</v>
       </c>
       <c r="F55" s="1">
         <v>6.86</v>
       </c>
       <c r="G55" s="1">
         <v>10.76</v>
       </c>
+      <c r="H55" s="1">
+        <v>13.72</v>
+      </c>
       <c r="P55" s="7"/>
     </row>
     <row r="56" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A56" s="12"/>
       <c r="B56" s="4">
         <v>23</v>
       </c>
       <c r="C56" s="5"/>
       <c r="D56" s="14">
         <v>-4.05</v>
       </c>
       <c r="E56" s="14">
         <v>-0.03</v>
       </c>
       <c r="F56" s="14">
         <v>6.69</v>
       </c>
       <c r="G56" s="14">
         <v>7.68</v>
       </c>
-      <c r="H56" s="14"/>
+      <c r="H56" s="14">
+        <v>14.47</v>
+      </c>
       <c r="I56" s="14"/>
       <c r="J56" s="14"/>
       <c r="K56" s="14"/>
       <c r="L56" s="14"/>
       <c r="M56" s="14"/>
       <c r="N56" s="14"/>
       <c r="O56" s="14"/>
       <c r="P56" s="7"/>
     </row>
     <row r="57" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A57" s="12"/>
       <c r="B57" s="6">
         <v>24</v>
       </c>
       <c r="C57" s="7"/>
       <c r="D57" s="1">
         <v>-6.08</v>
       </c>
       <c r="E57" s="1">
         <v>3.68</v>
       </c>
       <c r="F57" s="1">
         <v>6.63</v>
       </c>
       <c r="G57" s="1">
         <v>7.22</v>
       </c>
+      <c r="H57" s="1">
+        <v>15.93</v>
+      </c>
       <c r="P57" s="7"/>
     </row>
     <row r="58" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A58" s="12"/>
       <c r="B58" s="4">
         <v>25</v>
       </c>
       <c r="C58" s="5"/>
       <c r="D58" s="14">
         <v>-7.85</v>
       </c>
       <c r="E58" s="14">
         <v>7.81</v>
       </c>
       <c r="F58" s="14">
         <v>6.68</v>
       </c>
       <c r="G58" s="14">
         <v>8.5500000000000007</v>
       </c>
-      <c r="H58" s="14"/>
+      <c r="H58" s="14">
+        <v>17.7</v>
+      </c>
       <c r="I58" s="14"/>
       <c r="J58" s="14"/>
       <c r="K58" s="14"/>
       <c r="L58" s="14"/>
       <c r="M58" s="14"/>
       <c r="N58" s="14"/>
       <c r="O58" s="14"/>
       <c r="P58" s="7"/>
     </row>
     <row r="59" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A59" s="12"/>
       <c r="B59" s="6">
         <v>26</v>
       </c>
       <c r="C59" s="7"/>
       <c r="D59" s="1">
         <v>-6.9</v>
       </c>
       <c r="E59" s="1">
         <v>8.69</v>
       </c>
       <c r="F59" s="1">
         <v>6.41</v>
       </c>
       <c r="G59" s="1">
         <v>10.84</v>
       </c>
+      <c r="H59" s="1">
+        <v>20.61</v>
+      </c>
       <c r="P59" s="7"/>
     </row>
     <row r="60" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A60" s="12"/>
       <c r="B60" s="4">
         <v>27</v>
       </c>
       <c r="C60" s="5"/>
       <c r="D60" s="14">
         <v>-5.88</v>
       </c>
       <c r="E60" s="14">
         <v>7.21</v>
       </c>
       <c r="F60" s="14">
         <v>7.32</v>
       </c>
       <c r="G60" s="14">
         <v>12.08</v>
       </c>
-      <c r="H60" s="14"/>
+      <c r="H60" s="14">
+        <v>22.63</v>
+      </c>
       <c r="I60" s="14"/>
       <c r="J60" s="14"/>
       <c r="K60" s="14"/>
       <c r="L60" s="14"/>
       <c r="M60" s="14"/>
       <c r="N60" s="14"/>
       <c r="O60" s="14"/>
       <c r="P60" s="7"/>
     </row>
     <row r="61" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A61" s="12"/>
       <c r="B61" s="6">
         <v>28</v>
       </c>
       <c r="C61" s="7"/>
       <c r="D61" s="1">
         <v>-2.95</v>
       </c>
       <c r="E61" s="1">
         <v>5.75</v>
       </c>
       <c r="F61" s="1">
         <v>7.03</v>
       </c>
       <c r="G61" s="1">
         <v>12.95</v>
       </c>
+      <c r="H61" s="1">
+        <v>23.51</v>
+      </c>
       <c r="P61" s="7"/>
     </row>
     <row r="62" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A62" s="12"/>
       <c r="B62" s="4">
         <v>29</v>
       </c>
       <c r="C62" s="5"/>
       <c r="D62" s="14">
         <v>0.18</v>
       </c>
       <c r="E62" s="14"/>
       <c r="F62" s="14">
         <v>3.5</v>
       </c>
       <c r="G62" s="14">
         <v>10.83</v>
       </c>
-      <c r="H62" s="14"/>
+      <c r="H62" s="14">
+        <v>23.79</v>
+      </c>
       <c r="I62" s="14"/>
       <c r="J62" s="14"/>
       <c r="K62" s="14"/>
       <c r="L62" s="14"/>
       <c r="M62" s="14"/>
       <c r="N62" s="14"/>
       <c r="O62" s="14"/>
       <c r="P62" s="7"/>
     </row>
     <row r="63" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A63" s="12"/>
       <c r="B63" s="6">
         <v>30</v>
       </c>
       <c r="C63" s="7"/>
       <c r="D63" s="1">
         <v>1.45</v>
       </c>
       <c r="F63" s="1">
         <v>2.79</v>
       </c>
       <c r="G63" s="1">
         <v>11.02</v>
       </c>
+      <c r="H63" s="1">
+        <v>22.87</v>
+      </c>
       <c r="P63" s="7"/>
     </row>
     <row r="64" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A64" s="12"/>
       <c r="B64" s="4">
         <v>31</v>
       </c>
       <c r="C64" s="5"/>
       <c r="D64" s="14">
         <v>1.35</v>
       </c>
       <c r="E64" s="14"/>
       <c r="F64" s="14">
         <v>3.28</v>
       </c>
       <c r="G64" s="14"/>
-      <c r="H64" s="14"/>
+      <c r="H64" s="14">
+        <v>19.440000000000001</v>
+      </c>
       <c r="I64" s="14"/>
       <c r="J64" s="14"/>
       <c r="K64" s="14"/>
       <c r="L64" s="14"/>
       <c r="M64" s="14"/>
       <c r="N64" s="14"/>
       <c r="O64" s="14"/>
       <c r="P64" s="7"/>
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A65" s="12"/>
       <c r="P65" s="7"/>
     </row>
     <row r="66" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A66" s="15"/>
       <c r="B66" s="16"/>
       <c r="C66" s="17"/>
       <c r="D66" s="17"/>
       <c r="E66" s="17"/>
       <c r="F66" s="17"/>
       <c r="G66" s="17"/>
       <c r="H66" s="17"/>
       <c r="I66" s="17"/>
       <c r="J66" s="17"/>
       <c r="K66" s="17"/>