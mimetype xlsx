--- v1 (2026-07-25)
+++ v2 (2026-09-24)
@@ -33,53 +33,53 @@
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing17.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DFB3B13A-343F-413C-9DDD-327950925A4F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{972B88F6-6B79-4EA0-91B6-BEF70FB3F604}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="17" r:id="rId1"/>
     <sheet name="2025" sheetId="16" r:id="rId2"/>
     <sheet name="2024" sheetId="15" r:id="rId3"/>
     <sheet name="2023" sheetId="14" r:id="rId4"/>
     <sheet name="2022" sheetId="13" r:id="rId5"/>
     <sheet name="2021" sheetId="12" r:id="rId6"/>
     <sheet name="2020" sheetId="11" r:id="rId7"/>
     <sheet name="2019" sheetId="10" r:id="rId8"/>
     <sheet name="2018" sheetId="9" r:id="rId9"/>
     <sheet name="2017" sheetId="8" r:id="rId10"/>
     <sheet name="2016" sheetId="7" r:id="rId11"/>
     <sheet name="2015" sheetId="6" r:id="rId12"/>
     <sheet name="2014" sheetId="5" r:id="rId13"/>
     <sheet name="2013" sheetId="4" r:id="rId14"/>
     <sheet name="2012" sheetId="3" r:id="rId15"/>
     <sheet name="2011" sheetId="2" r:id="rId16"/>
     <sheet name="2010" sheetId="1" r:id="rId17"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="16">'2010'!$A$1:$P$69</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="15">'2011'!$A$1:$P$69</definedName>
@@ -402,61 +402,61 @@
     <xf numFmtId="1" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="2" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1772,136 +1772,136 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C8035013-DB4E-477C-B0B7-9FEB7267969E}">
   <dimension ref="A12:P66"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A16" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A16" sqref="A16"/>
+      <selection activeCell="J34" sqref="J34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="3.140625" style="6" customWidth="1"/>
     <col min="3" max="3" width="2" style="1" customWidth="1"/>
     <col min="4" max="15" width="5.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="6.28515625" style="1" customWidth="1"/>
     <col min="17" max="16384" width="11.42578125" style="3"/>
   </cols>
   <sheetData>
     <row r="12" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A12" s="26" t="s">
+      <c r="A12" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="B12" s="27"/>
-[...13 lines deleted...]
-      <c r="P12" s="26"/>
+      <c r="B12" s="25"/>
+      <c r="C12" s="24"/>
+      <c r="D12" s="24"/>
+      <c r="E12" s="24"/>
+      <c r="F12" s="24"/>
+      <c r="G12" s="24"/>
+      <c r="H12" s="24"/>
+      <c r="I12" s="24"/>
+      <c r="J12" s="24"/>
+      <c r="K12" s="24"/>
+      <c r="L12" s="24"/>
+      <c r="M12" s="24"/>
+      <c r="N12" s="24"/>
+      <c r="O12" s="24"/>
+      <c r="P12" s="24"/>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A13" s="26"/>
-[...14 lines deleted...]
-      <c r="P13" s="26"/>
+      <c r="A13" s="24"/>
+      <c r="B13" s="25"/>
+      <c r="C13" s="24"/>
+      <c r="D13" s="24"/>
+      <c r="E13" s="24"/>
+      <c r="F13" s="24"/>
+      <c r="G13" s="24"/>
+      <c r="H13" s="24"/>
+      <c r="I13" s="24"/>
+      <c r="J13" s="24"/>
+      <c r="K13" s="24"/>
+      <c r="L13" s="24"/>
+      <c r="M13" s="24"/>
+      <c r="N13" s="24"/>
+      <c r="O13" s="24"/>
+      <c r="P13" s="24"/>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A14" s="26"/>
-[...14 lines deleted...]
-      <c r="P14" s="26"/>
+      <c r="A14" s="24"/>
+      <c r="B14" s="25"/>
+      <c r="C14" s="24"/>
+      <c r="D14" s="24"/>
+      <c r="E14" s="24"/>
+      <c r="F14" s="24"/>
+      <c r="G14" s="24"/>
+      <c r="H14" s="24"/>
+      <c r="I14" s="24"/>
+      <c r="J14" s="24"/>
+      <c r="K14" s="24"/>
+      <c r="L14" s="24"/>
+      <c r="M14" s="24"/>
+      <c r="N14" s="24"/>
+      <c r="O14" s="24"/>
+      <c r="P14" s="24"/>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A15" s="26"/>
-[...14 lines deleted...]
-      <c r="P15" s="26"/>
+      <c r="A15" s="24"/>
+      <c r="B15" s="25"/>
+      <c r="C15" s="24"/>
+      <c r="D15" s="24"/>
+      <c r="E15" s="24"/>
+      <c r="F15" s="24"/>
+      <c r="G15" s="24"/>
+      <c r="H15" s="24"/>
+      <c r="I15" s="24"/>
+      <c r="J15" s="24"/>
+      <c r="K15" s="24"/>
+      <c r="L15" s="24"/>
+      <c r="M15" s="24"/>
+      <c r="N15" s="24"/>
+      <c r="O15" s="24"/>
+      <c r="P15" s="24"/>
     </row>
     <row r="17" spans="1:16" s="20" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="19"/>
       <c r="B17" s="21" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="22"/>
       <c r="G17" s="22"/>
       <c r="H17" s="23" t="s">
         <v>18</v>
       </c>
       <c r="I17" s="23"/>
       <c r="J17" s="23"/>
       <c r="K17" s="23"/>
       <c r="L17" s="23"/>
       <c r="M17" s="23"/>
       <c r="N17" s="23"/>
       <c r="O17" s="23"/>
       <c r="P17" s="19"/>
     </row>
     <row r="18" spans="1:16" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="19" spans="1:16" s="20" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
@@ -2016,54 +2016,54 @@
     <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" s="12"/>
       <c r="P28" s="7"/>
     </row>
     <row r="29" spans="1:16" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
       <c r="B29" s="13" t="s">
         <v>12</v>
       </c>
       <c r="P29" s="7"/>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A30" s="12"/>
       <c r="P30" s="7"/>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" s="12"/>
       <c r="P31" s="7"/>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A32" s="12"/>
       <c r="P32" s="7"/>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A33" s="12"/>
-      <c r="B33" s="24">
+      <c r="B33" s="26">
         <v>2026</v>
       </c>
-      <c r="C33" s="25"/>
+      <c r="C33" s="27"/>
       <c r="D33" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>4</v>
       </c>
       <c r="I33" s="2" t="s">
         <v>5</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>6</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>7</v>
       </c>
       <c r="L33" s="2" t="s">
@@ -2079,816 +2079,891 @@
         <v>11</v>
       </c>
       <c r="P33" s="7"/>
     </row>
     <row r="34" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A34" s="12"/>
       <c r="B34" s="4">
         <v>1</v>
       </c>
       <c r="C34" s="5"/>
       <c r="D34" s="14">
         <v>-3.53</v>
       </c>
       <c r="E34" s="14">
         <v>0.7</v>
       </c>
       <c r="F34" s="14">
         <v>3.1</v>
       </c>
       <c r="G34" s="14">
         <v>3.79</v>
       </c>
       <c r="H34" s="14">
         <v>14.01</v>
       </c>
-      <c r="I34" s="14"/>
+      <c r="I34" s="14">
+        <v>19.899999999999999</v>
+      </c>
       <c r="J34" s="14"/>
       <c r="K34" s="14"/>
       <c r="L34" s="14"/>
       <c r="M34" s="14"/>
       <c r="N34" s="14"/>
       <c r="O34" s="14"/>
       <c r="P34" s="7"/>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A35" s="12"/>
       <c r="B35" s="6">
         <v>2</v>
       </c>
       <c r="C35" s="7"/>
       <c r="D35" s="1">
         <v>-1.44</v>
       </c>
       <c r="E35" s="1">
         <v>0.03</v>
       </c>
       <c r="F35" s="1">
         <v>6.47</v>
       </c>
       <c r="G35" s="1">
         <v>3.47</v>
       </c>
       <c r="H35" s="1">
         <v>11.65</v>
       </c>
+      <c r="I35" s="1">
+        <v>21.08</v>
+      </c>
       <c r="P35" s="7"/>
     </row>
     <row r="36" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A36" s="12"/>
       <c r="B36" s="4">
         <v>3</v>
       </c>
       <c r="C36" s="5"/>
       <c r="D36" s="14">
         <v>-4.1100000000000003</v>
       </c>
       <c r="E36" s="14">
         <v>-0.03</v>
       </c>
       <c r="F36" s="14">
         <v>8.2799999999999994</v>
       </c>
       <c r="G36" s="14">
         <v>3.64</v>
       </c>
       <c r="H36" s="14">
         <v>9.4700000000000006</v>
       </c>
-      <c r="I36" s="14"/>
+      <c r="I36" s="14">
+        <v>18.690000000000001</v>
+      </c>
       <c r="J36" s="14"/>
       <c r="K36" s="14"/>
       <c r="L36" s="14"/>
       <c r="M36" s="14"/>
       <c r="N36" s="14"/>
       <c r="O36" s="14"/>
       <c r="P36" s="7"/>
     </row>
     <row r="37" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A37" s="12"/>
       <c r="B37" s="6">
         <v>4</v>
       </c>
       <c r="C37" s="7"/>
       <c r="D37" s="1">
         <v>-0.82</v>
       </c>
       <c r="E37" s="1">
         <v>0.75</v>
       </c>
       <c r="F37" s="1">
         <v>6.73</v>
       </c>
       <c r="G37" s="1">
         <v>4.32</v>
       </c>
       <c r="H37" s="1">
         <v>12.07</v>
       </c>
+      <c r="I37" s="1">
+        <v>17.52</v>
+      </c>
       <c r="P37" s="7"/>
     </row>
     <row r="38" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A38" s="12"/>
       <c r="B38" s="4">
         <v>5</v>
       </c>
       <c r="C38" s="5"/>
       <c r="D38" s="14">
         <v>0.57999999999999996</v>
       </c>
       <c r="E38" s="14">
         <v>0.52</v>
       </c>
       <c r="F38" s="14">
         <v>4.2300000000000004</v>
       </c>
       <c r="G38" s="14">
         <v>5.65</v>
       </c>
       <c r="H38" s="14">
         <v>15.24</v>
       </c>
-      <c r="I38" s="14"/>
+      <c r="I38" s="14">
+        <v>18.13</v>
+      </c>
       <c r="J38" s="14"/>
       <c r="K38" s="14"/>
       <c r="L38" s="14"/>
       <c r="M38" s="14"/>
       <c r="N38" s="14"/>
       <c r="O38" s="14"/>
       <c r="P38" s="7"/>
     </row>
     <row r="39" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A39" s="12"/>
       <c r="B39" s="6">
         <v>6</v>
       </c>
       <c r="C39" s="7"/>
       <c r="D39" s="1">
         <v>-1.31</v>
       </c>
       <c r="E39" s="1">
         <v>-0.56999999999999995</v>
       </c>
       <c r="F39" s="1">
         <v>5.17</v>
       </c>
       <c r="G39" s="1">
         <v>6.49</v>
       </c>
       <c r="H39" s="1">
         <v>16.68</v>
       </c>
+      <c r="I39" s="1">
+        <v>16.07</v>
+      </c>
       <c r="P39" s="7"/>
     </row>
     <row r="40" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A40" s="12"/>
       <c r="B40" s="4">
         <v>7</v>
       </c>
       <c r="C40" s="5"/>
       <c r="D40" s="14">
         <v>-2.0299999999999998</v>
       </c>
       <c r="E40" s="14">
         <v>-0.53</v>
       </c>
       <c r="F40" s="14">
         <v>3.23</v>
       </c>
       <c r="G40" s="14">
         <v>10.54</v>
       </c>
       <c r="H40" s="14">
         <v>19.55</v>
       </c>
-      <c r="I40" s="14"/>
+      <c r="I40" s="14">
+        <v>17.2</v>
+      </c>
       <c r="J40" s="14"/>
       <c r="K40" s="14"/>
       <c r="L40" s="14"/>
       <c r="M40" s="14"/>
       <c r="N40" s="14"/>
       <c r="O40" s="14"/>
       <c r="P40" s="7"/>
     </row>
     <row r="41" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A41" s="12"/>
       <c r="B41" s="6">
         <v>8</v>
       </c>
       <c r="C41" s="7"/>
       <c r="D41" s="1">
         <v>-4.66</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
         <v>5.64</v>
       </c>
       <c r="G41" s="1">
         <v>14.48</v>
       </c>
       <c r="H41" s="1">
         <v>17.12</v>
       </c>
+      <c r="I41" s="1">
+        <v>14.23</v>
+      </c>
       <c r="P41" s="7"/>
     </row>
     <row r="42" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A42" s="12"/>
       <c r="B42" s="4">
         <v>9</v>
       </c>
       <c r="C42" s="5"/>
       <c r="D42" s="14">
         <v>-7.13</v>
       </c>
       <c r="E42" s="14">
         <v>1.03</v>
       </c>
       <c r="F42" s="14">
         <v>7.35</v>
       </c>
       <c r="G42" s="14">
         <v>12.14</v>
       </c>
       <c r="H42" s="14">
         <v>14.86</v>
       </c>
-      <c r="I42" s="14"/>
+      <c r="I42" s="14">
+        <v>16.75</v>
+      </c>
       <c r="J42" s="14"/>
       <c r="K42" s="14"/>
       <c r="L42" s="14"/>
       <c r="M42" s="14"/>
       <c r="N42" s="14"/>
       <c r="O42" s="14"/>
       <c r="P42" s="7"/>
     </row>
     <row r="43" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A43" s="12"/>
       <c r="B43" s="6">
         <v>10</v>
       </c>
       <c r="C43" s="7"/>
       <c r="D43" s="1">
         <v>-5.8</v>
       </c>
       <c r="E43" s="1">
         <v>2.94</v>
       </c>
       <c r="F43" s="1">
         <v>7.41</v>
       </c>
       <c r="G43" s="1">
         <v>9.56</v>
       </c>
       <c r="H43" s="1">
         <v>11.08</v>
       </c>
+      <c r="I43" s="1">
+        <v>18.829999999999998</v>
+      </c>
       <c r="P43" s="7"/>
     </row>
     <row r="44" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A44" s="12"/>
       <c r="B44" s="4">
         <v>11</v>
       </c>
       <c r="C44" s="5"/>
       <c r="D44" s="14">
         <v>-5.31</v>
       </c>
       <c r="E44" s="14">
         <v>3.11</v>
       </c>
       <c r="F44" s="14">
         <v>7.08</v>
       </c>
       <c r="G44" s="14">
         <v>9.02</v>
       </c>
       <c r="H44" s="14">
         <v>11.72</v>
       </c>
-      <c r="I44" s="14"/>
+      <c r="I44" s="14">
+        <v>19.059999999999999</v>
+      </c>
       <c r="J44" s="14"/>
       <c r="K44" s="14"/>
       <c r="L44" s="14"/>
       <c r="M44" s="14"/>
       <c r="N44" s="14"/>
       <c r="O44" s="14"/>
       <c r="P44" s="7"/>
     </row>
     <row r="45" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A45" s="12"/>
       <c r="B45" s="6">
         <v>12</v>
       </c>
       <c r="C45" s="7"/>
       <c r="D45" s="1">
         <v>-0.11</v>
       </c>
       <c r="E45" s="1">
         <v>2.39</v>
       </c>
       <c r="F45" s="1">
         <v>7.07</v>
       </c>
       <c r="G45" s="1">
         <v>8.16</v>
       </c>
       <c r="H45" s="1">
         <v>14.28</v>
       </c>
+      <c r="I45" s="1">
+        <v>15.6</v>
+      </c>
       <c r="P45" s="7"/>
     </row>
     <row r="46" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A46" s="12"/>
       <c r="B46" s="4">
         <v>13</v>
       </c>
       <c r="C46" s="5"/>
       <c r="D46" s="14">
         <v>-0.21</v>
       </c>
       <c r="E46" s="14">
         <v>2.57</v>
       </c>
       <c r="F46" s="14">
         <v>8.84</v>
       </c>
       <c r="G46" s="14">
         <v>6.13</v>
       </c>
       <c r="H46" s="14">
         <v>16.16</v>
       </c>
-      <c r="I46" s="14"/>
+      <c r="I46" s="14">
+        <v>12.73</v>
+      </c>
       <c r="J46" s="14"/>
       <c r="K46" s="14"/>
       <c r="L46" s="14"/>
       <c r="M46" s="14"/>
       <c r="N46" s="14"/>
       <c r="O46" s="14"/>
       <c r="P46" s="7"/>
     </row>
     <row r="47" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A47" s="12"/>
       <c r="B47" s="6">
         <v>14</v>
       </c>
       <c r="C47" s="7"/>
       <c r="D47" s="1">
         <v>-7.6</v>
       </c>
       <c r="E47" s="1">
         <v>4.8600000000000003</v>
       </c>
       <c r="F47" s="1">
         <v>8.69</v>
       </c>
       <c r="G47" s="1">
         <v>8.89</v>
       </c>
       <c r="H47" s="1">
         <v>13.78</v>
       </c>
+      <c r="I47" s="1">
+        <v>12.22</v>
+      </c>
       <c r="P47" s="7"/>
     </row>
     <row r="48" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A48" s="12"/>
       <c r="B48" s="4">
         <v>15</v>
       </c>
       <c r="C48" s="5"/>
       <c r="D48" s="14">
         <v>-5.54</v>
       </c>
       <c r="E48" s="14">
         <v>5.4</v>
       </c>
       <c r="F48" s="14">
         <v>9.02</v>
       </c>
       <c r="G48" s="14">
         <v>8.85</v>
       </c>
       <c r="H48" s="14">
         <v>6.83</v>
       </c>
-      <c r="I48" s="14"/>
+      <c r="I48" s="14">
+        <v>12.98</v>
+      </c>
       <c r="J48" s="14"/>
       <c r="K48" s="14"/>
       <c r="L48" s="14"/>
       <c r="M48" s="14"/>
       <c r="N48" s="14"/>
       <c r="O48" s="14"/>
       <c r="P48" s="7"/>
     </row>
     <row r="49" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A49" s="12"/>
       <c r="B49" s="6">
         <v>16</v>
       </c>
       <c r="C49" s="7"/>
       <c r="D49" s="1">
         <v>1.1000000000000001</v>
       </c>
       <c r="E49" s="1">
         <v>5.72</v>
       </c>
       <c r="F49" s="1">
         <v>6.8</v>
       </c>
       <c r="G49" s="1">
         <v>9.6999999999999993</v>
       </c>
       <c r="H49" s="1">
         <v>9.1</v>
       </c>
+      <c r="I49" s="1">
+        <v>20.010000000000002</v>
+      </c>
       <c r="P49" s="7"/>
     </row>
     <row r="50" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A50" s="12"/>
       <c r="B50" s="4">
         <v>17</v>
       </c>
       <c r="C50" s="5"/>
       <c r="D50" s="14">
         <v>0.83</v>
       </c>
       <c r="E50" s="14">
         <v>2.42</v>
       </c>
       <c r="F50" s="14">
         <v>8.3000000000000007</v>
       </c>
       <c r="G50" s="14">
         <v>9.73</v>
       </c>
       <c r="H50" s="14">
         <v>9.5500000000000007</v>
       </c>
-      <c r="I50" s="14"/>
+      <c r="I50" s="14">
+        <v>16.48</v>
+      </c>
       <c r="J50" s="14"/>
       <c r="K50" s="14"/>
       <c r="L50" s="14"/>
       <c r="M50" s="14"/>
       <c r="N50" s="14"/>
       <c r="O50" s="14"/>
       <c r="P50" s="7"/>
     </row>
     <row r="51" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A51" s="12"/>
       <c r="B51" s="6">
         <v>18</v>
       </c>
       <c r="C51" s="7"/>
       <c r="D51" s="1">
         <v>1.93</v>
       </c>
       <c r="E51" s="1">
         <v>-0.97</v>
       </c>
       <c r="F51" s="1">
         <v>5.48</v>
       </c>
       <c r="G51" s="1">
         <v>11.68</v>
       </c>
       <c r="H51" s="1">
         <v>8.8000000000000007</v>
       </c>
+      <c r="I51" s="1">
+        <v>16.649999999999999</v>
+      </c>
       <c r="P51" s="7"/>
     </row>
     <row r="52" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A52" s="12"/>
       <c r="B52" s="4">
         <v>19</v>
       </c>
       <c r="C52" s="5"/>
       <c r="D52" s="14">
         <v>-1.1399999999999999</v>
       </c>
       <c r="E52" s="14">
         <v>0.97</v>
       </c>
       <c r="F52" s="14">
         <v>4.16</v>
       </c>
       <c r="G52" s="14">
         <v>13.1</v>
       </c>
       <c r="H52" s="14">
         <v>9.48</v>
       </c>
-      <c r="I52" s="14"/>
+      <c r="I52" s="14">
+        <v>15.65</v>
+      </c>
       <c r="J52" s="14"/>
       <c r="K52" s="14"/>
       <c r="L52" s="14"/>
       <c r="M52" s="14"/>
       <c r="N52" s="14"/>
       <c r="O52" s="14"/>
       <c r="P52" s="7"/>
     </row>
     <row r="53" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A53" s="12"/>
       <c r="B53" s="6">
         <v>20</v>
       </c>
       <c r="C53" s="7"/>
       <c r="D53" s="1">
         <v>-0.67</v>
       </c>
       <c r="E53" s="1">
         <v>2.04</v>
       </c>
       <c r="F53" s="1">
         <v>3.95</v>
       </c>
       <c r="G53" s="1">
         <v>12.89</v>
       </c>
       <c r="H53" s="1">
         <v>9.92</v>
       </c>
+      <c r="I53" s="1">
+        <v>21.09</v>
+      </c>
       <c r="P53" s="7"/>
     </row>
     <row r="54" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A54" s="12"/>
       <c r="B54" s="4">
         <v>21</v>
       </c>
       <c r="C54" s="5"/>
       <c r="D54" s="14">
         <v>0.39</v>
       </c>
       <c r="E54" s="14">
         <v>1.45</v>
       </c>
       <c r="F54" s="14">
         <v>5.5</v>
       </c>
       <c r="G54" s="14">
         <v>14.17</v>
       </c>
       <c r="H54" s="14">
         <v>12.49</v>
       </c>
-      <c r="I54" s="14"/>
+      <c r="I54" s="14">
+        <v>23.69</v>
+      </c>
       <c r="J54" s="14"/>
       <c r="K54" s="14"/>
       <c r="L54" s="14"/>
       <c r="M54" s="14"/>
       <c r="N54" s="14"/>
       <c r="O54" s="14"/>
       <c r="P54" s="7"/>
     </row>
     <row r="55" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A55" s="12"/>
       <c r="B55" s="6">
         <v>22</v>
       </c>
       <c r="C55" s="7"/>
       <c r="D55" s="1">
         <v>-1.18</v>
       </c>
       <c r="E55" s="1">
         <v>-0.01</v>
       </c>
       <c r="F55" s="1">
         <v>6.86</v>
       </c>
       <c r="G55" s="1">
         <v>10.76</v>
       </c>
       <c r="H55" s="1">
         <v>13.72</v>
       </c>
+      <c r="I55" s="1">
+        <v>25.83</v>
+      </c>
       <c r="P55" s="7"/>
     </row>
     <row r="56" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A56" s="12"/>
       <c r="B56" s="4">
         <v>23</v>
       </c>
       <c r="C56" s="5"/>
       <c r="D56" s="14">
         <v>-4.05</v>
       </c>
       <c r="E56" s="14">
         <v>-0.03</v>
       </c>
       <c r="F56" s="14">
         <v>6.69</v>
       </c>
       <c r="G56" s="14">
         <v>7.68</v>
       </c>
       <c r="H56" s="14">
         <v>14.47</v>
       </c>
-      <c r="I56" s="14"/>
+      <c r="I56" s="14">
+        <v>26.69</v>
+      </c>
       <c r="J56" s="14"/>
       <c r="K56" s="14"/>
       <c r="L56" s="14"/>
       <c r="M56" s="14"/>
       <c r="N56" s="14"/>
       <c r="O56" s="14"/>
       <c r="P56" s="7"/>
     </row>
     <row r="57" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A57" s="12"/>
       <c r="B57" s="6">
         <v>24</v>
       </c>
       <c r="C57" s="7"/>
       <c r="D57" s="1">
         <v>-6.08</v>
       </c>
       <c r="E57" s="1">
         <v>3.68</v>
       </c>
       <c r="F57" s="1">
         <v>6.63</v>
       </c>
       <c r="G57" s="1">
         <v>7.22</v>
       </c>
       <c r="H57" s="1">
         <v>15.93</v>
       </c>
+      <c r="I57" s="1">
+        <v>26.14</v>
+      </c>
       <c r="P57" s="7"/>
     </row>
     <row r="58" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A58" s="12"/>
       <c r="B58" s="4">
         <v>25</v>
       </c>
       <c r="C58" s="5"/>
       <c r="D58" s="14">
         <v>-7.85</v>
       </c>
       <c r="E58" s="14">
         <v>7.81</v>
       </c>
       <c r="F58" s="14">
         <v>6.68</v>
       </c>
       <c r="G58" s="14">
         <v>8.5500000000000007</v>
       </c>
       <c r="H58" s="14">
         <v>17.7</v>
       </c>
-      <c r="I58" s="14"/>
+      <c r="I58" s="14">
+        <v>25.13</v>
+      </c>
       <c r="J58" s="14"/>
       <c r="K58" s="14"/>
       <c r="L58" s="14"/>
       <c r="M58" s="14"/>
       <c r="N58" s="14"/>
       <c r="O58" s="14"/>
       <c r="P58" s="7"/>
     </row>
     <row r="59" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A59" s="12"/>
       <c r="B59" s="6">
         <v>26</v>
       </c>
       <c r="C59" s="7"/>
       <c r="D59" s="1">
         <v>-6.9</v>
       </c>
       <c r="E59" s="1">
         <v>8.69</v>
       </c>
       <c r="F59" s="1">
         <v>6.41</v>
       </c>
       <c r="G59" s="1">
         <v>10.84</v>
       </c>
       <c r="H59" s="1">
         <v>20.61</v>
       </c>
+      <c r="I59" s="1">
+        <v>26.17</v>
+      </c>
       <c r="P59" s="7"/>
     </row>
     <row r="60" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A60" s="12"/>
       <c r="B60" s="4">
         <v>27</v>
       </c>
       <c r="C60" s="5"/>
       <c r="D60" s="14">
         <v>-5.88</v>
       </c>
       <c r="E60" s="14">
         <v>7.21</v>
       </c>
       <c r="F60" s="14">
         <v>7.32</v>
       </c>
       <c r="G60" s="14">
         <v>12.08</v>
       </c>
       <c r="H60" s="14">
         <v>22.63</v>
       </c>
-      <c r="I60" s="14"/>
+      <c r="I60" s="14">
+        <v>26.9</v>
+      </c>
       <c r="J60" s="14"/>
       <c r="K60" s="14"/>
       <c r="L60" s="14"/>
       <c r="M60" s="14"/>
       <c r="N60" s="14"/>
       <c r="O60" s="14"/>
       <c r="P60" s="7"/>
     </row>
     <row r="61" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A61" s="12"/>
       <c r="B61" s="6">
         <v>28</v>
       </c>
       <c r="C61" s="7"/>
       <c r="D61" s="1">
         <v>-2.95</v>
       </c>
       <c r="E61" s="1">
         <v>5.75</v>
       </c>
       <c r="F61" s="1">
         <v>7.03</v>
       </c>
       <c r="G61" s="1">
         <v>12.95</v>
       </c>
       <c r="H61" s="1">
         <v>23.51</v>
       </c>
+      <c r="I61" s="1">
+        <v>27.4</v>
+      </c>
       <c r="P61" s="7"/>
     </row>
     <row r="62" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A62" s="12"/>
       <c r="B62" s="4">
         <v>29</v>
       </c>
       <c r="C62" s="5"/>
       <c r="D62" s="14">
         <v>0.18</v>
       </c>
       <c r="E62" s="14"/>
       <c r="F62" s="14">
         <v>3.5</v>
       </c>
       <c r="G62" s="14">
         <v>10.83</v>
       </c>
       <c r="H62" s="14">
         <v>23.79</v>
       </c>
-      <c r="I62" s="14"/>
+      <c r="I62" s="14">
+        <v>28.57</v>
+      </c>
       <c r="J62" s="14"/>
       <c r="K62" s="14"/>
       <c r="L62" s="14"/>
       <c r="M62" s="14"/>
       <c r="N62" s="14"/>
       <c r="O62" s="14"/>
       <c r="P62" s="7"/>
     </row>
     <row r="63" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A63" s="12"/>
       <c r="B63" s="6">
         <v>30</v>
       </c>
       <c r="C63" s="7"/>
       <c r="D63" s="1">
         <v>1.45</v>
       </c>
       <c r="F63" s="1">
         <v>2.79</v>
       </c>
       <c r="G63" s="1">
         <v>11.02</v>
       </c>
       <c r="H63" s="1">
         <v>22.87</v>
+      </c>
+      <c r="I63" s="1">
+        <v>29.41</v>
       </c>
       <c r="P63" s="7"/>
     </row>
     <row r="64" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A64" s="12"/>
       <c r="B64" s="4">
         <v>31</v>
       </c>
       <c r="C64" s="5"/>
       <c r="D64" s="14">
         <v>1.35</v>
       </c>
       <c r="E64" s="14"/>
       <c r="F64" s="14">
         <v>3.28</v>
       </c>
       <c r="G64" s="14"/>
       <c r="H64" s="14">
         <v>19.440000000000001</v>
       </c>
       <c r="I64" s="14"/>
       <c r="J64" s="14"/>
       <c r="K64" s="14"/>
       <c r="L64" s="14"/>
       <c r="M64" s="14"/>
@@ -2898,62 +2973,62 @@
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A65" s="12"/>
       <c r="P65" s="7"/>
     </row>
     <row r="66" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A66" s="15"/>
       <c r="B66" s="16"/>
       <c r="C66" s="17"/>
       <c r="D66" s="17"/>
       <c r="E66" s="17"/>
       <c r="F66" s="17"/>
       <c r="G66" s="17"/>
       <c r="H66" s="17"/>
       <c r="I66" s="17"/>
       <c r="J66" s="17"/>
       <c r="K66" s="17"/>
       <c r="L66" s="17"/>
       <c r="M66" s="17"/>
       <c r="N66" s="17"/>
       <c r="O66" s="17"/>
       <c r="P66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="B23:G23"/>
+    <mergeCell ref="H23:O23"/>
+    <mergeCell ref="B25:G25"/>
+    <mergeCell ref="H25:O25"/>
+    <mergeCell ref="B33:C33"/>
     <mergeCell ref="B21:G21"/>
     <mergeCell ref="H21:O21"/>
     <mergeCell ref="A12:P15"/>
     <mergeCell ref="B17:G17"/>
     <mergeCell ref="H17:O17"/>
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="H19:O19"/>
-    <mergeCell ref="B23:G23"/>
-[...3 lines deleted...]
-    <mergeCell ref="B33:C33"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.78740157480314965" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A12:P66"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A12" sqref="A12:P15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="3.140625" style="6" customWidth="1"/>
     <col min="3" max="3" width="2" style="1" customWidth="1"/>
     <col min="4" max="15" width="5.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="6.28515625" style="1" customWidth="1"/>
     <col min="17" max="16384" width="11.42578125" style="3"/>
   </cols>
@@ -3167,54 +3242,54 @@
     <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" s="12"/>
       <c r="P28" s="7"/>
     </row>
     <row r="29" spans="1:16" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
       <c r="B29" s="13" t="s">
         <v>12</v>
       </c>
       <c r="P29" s="7"/>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A30" s="12"/>
       <c r="P30" s="7"/>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" s="12"/>
       <c r="P31" s="7"/>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A32" s="12"/>
       <c r="P32" s="7"/>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A33" s="12"/>
-      <c r="B33" s="24">
+      <c r="B33" s="26">
         <v>2017</v>
       </c>
-      <c r="C33" s="25"/>
+      <c r="C33" s="27"/>
       <c r="D33" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>4</v>
       </c>
       <c r="I33" s="2" t="s">
         <v>5</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>6</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>7</v>
       </c>
       <c r="L33" s="2" t="s">
@@ -4582,62 +4657,62 @@
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A65" s="12"/>
       <c r="P65" s="7"/>
     </row>
     <row r="66" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A66" s="15"/>
       <c r="B66" s="16"/>
       <c r="C66" s="17"/>
       <c r="D66" s="17"/>
       <c r="E66" s="17"/>
       <c r="F66" s="17"/>
       <c r="G66" s="17"/>
       <c r="H66" s="17"/>
       <c r="I66" s="17"/>
       <c r="J66" s="17"/>
       <c r="K66" s="17"/>
       <c r="L66" s="17"/>
       <c r="M66" s="17"/>
       <c r="N66" s="17"/>
       <c r="O66" s="17"/>
       <c r="P66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="B23:G23"/>
-[...3 lines deleted...]
-    <mergeCell ref="B33:C33"/>
     <mergeCell ref="B21:G21"/>
     <mergeCell ref="H21:O21"/>
     <mergeCell ref="A12:P15"/>
     <mergeCell ref="B17:G17"/>
     <mergeCell ref="H17:O17"/>
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="H19:O19"/>
+    <mergeCell ref="B23:G23"/>
+    <mergeCell ref="H23:O23"/>
+    <mergeCell ref="B25:G25"/>
+    <mergeCell ref="H25:O25"/>
+    <mergeCell ref="B33:C33"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.78740157480314965" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A12:P66"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A12" sqref="A12:P15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="3.140625" style="6" customWidth="1"/>
     <col min="3" max="3" width="2" style="1" customWidth="1"/>
     <col min="4" max="15" width="5.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="6.28515625" style="1" customWidth="1"/>
     <col min="17" max="16384" width="11.42578125" style="3"/>
   </cols>
@@ -4851,54 +4926,54 @@
     <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" s="12"/>
       <c r="P28" s="7"/>
     </row>
     <row r="29" spans="1:16" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
       <c r="B29" s="13" t="s">
         <v>12</v>
       </c>
       <c r="P29" s="7"/>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A30" s="12"/>
       <c r="P30" s="7"/>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" s="12"/>
       <c r="P31" s="7"/>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A32" s="12"/>
       <c r="P32" s="7"/>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A33" s="12"/>
-      <c r="B33" s="24">
+      <c r="B33" s="26">
         <v>2016</v>
       </c>
-      <c r="C33" s="25"/>
+      <c r="C33" s="27"/>
       <c r="D33" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>4</v>
       </c>
       <c r="I33" s="2" t="s">
         <v>5</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>6</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>7</v>
       </c>
       <c r="L33" s="2" t="s">
@@ -6268,62 +6343,62 @@
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A65" s="12"/>
       <c r="P65" s="7"/>
     </row>
     <row r="66" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A66" s="15"/>
       <c r="B66" s="16"/>
       <c r="C66" s="17"/>
       <c r="D66" s="17"/>
       <c r="E66" s="17"/>
       <c r="F66" s="17"/>
       <c r="G66" s="17"/>
       <c r="H66" s="17"/>
       <c r="I66" s="17"/>
       <c r="J66" s="17"/>
       <c r="K66" s="17"/>
       <c r="L66" s="17"/>
       <c r="M66" s="17"/>
       <c r="N66" s="17"/>
       <c r="O66" s="17"/>
       <c r="P66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="B23:G23"/>
-[...3 lines deleted...]
-    <mergeCell ref="B33:C33"/>
     <mergeCell ref="B21:G21"/>
     <mergeCell ref="H21:O21"/>
     <mergeCell ref="A12:P15"/>
     <mergeCell ref="B17:G17"/>
     <mergeCell ref="H17:O17"/>
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="H19:O19"/>
+    <mergeCell ref="B23:G23"/>
+    <mergeCell ref="H23:O23"/>
+    <mergeCell ref="B25:G25"/>
+    <mergeCell ref="H25:O25"/>
+    <mergeCell ref="B33:C33"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.78740157480314965" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A12:P66"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A12" sqref="A12:P15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="3.140625" style="6" customWidth="1"/>
     <col min="3" max="3" width="2" style="1" customWidth="1"/>
     <col min="4" max="15" width="5.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="6.28515625" style="1" customWidth="1"/>
     <col min="17" max="16384" width="11.42578125" style="3"/>
   </cols>
@@ -6537,54 +6612,54 @@
     <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" s="12"/>
       <c r="P28" s="7"/>
     </row>
     <row r="29" spans="1:16" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
       <c r="B29" s="13" t="s">
         <v>12</v>
       </c>
       <c r="P29" s="7"/>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A30" s="12"/>
       <c r="P30" s="7"/>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" s="12"/>
       <c r="P31" s="7"/>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A32" s="12"/>
       <c r="P32" s="7"/>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A33" s="12"/>
-      <c r="B33" s="24">
+      <c r="B33" s="26">
         <v>2015</v>
       </c>
-      <c r="C33" s="25"/>
+      <c r="C33" s="27"/>
       <c r="D33" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>4</v>
       </c>
       <c r="I33" s="2" t="s">
         <v>5</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>6</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>7</v>
       </c>
       <c r="L33" s="2" t="s">
@@ -7952,62 +8027,62 @@
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A65" s="12"/>
       <c r="P65" s="7"/>
     </row>
     <row r="66" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A66" s="15"/>
       <c r="B66" s="16"/>
       <c r="C66" s="17"/>
       <c r="D66" s="17"/>
       <c r="E66" s="17"/>
       <c r="F66" s="17"/>
       <c r="G66" s="17"/>
       <c r="H66" s="17"/>
       <c r="I66" s="17"/>
       <c r="J66" s="17"/>
       <c r="K66" s="17"/>
       <c r="L66" s="17"/>
       <c r="M66" s="17"/>
       <c r="N66" s="17"/>
       <c r="O66" s="17"/>
       <c r="P66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="B23:G23"/>
-[...3 lines deleted...]
-    <mergeCell ref="B33:C33"/>
     <mergeCell ref="B21:G21"/>
     <mergeCell ref="H21:O21"/>
     <mergeCell ref="A12:P15"/>
     <mergeCell ref="B17:G17"/>
     <mergeCell ref="H17:O17"/>
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="H19:O19"/>
+    <mergeCell ref="B23:G23"/>
+    <mergeCell ref="H23:O23"/>
+    <mergeCell ref="B25:G25"/>
+    <mergeCell ref="H25:O25"/>
+    <mergeCell ref="B33:C33"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.78740157480314965" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A12:P66"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A12" sqref="A12:P15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="3.140625" style="6" customWidth="1"/>
     <col min="3" max="3" width="2" style="1" customWidth="1"/>
     <col min="4" max="15" width="5.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="6.28515625" style="1" customWidth="1"/>
     <col min="17" max="16384" width="11.42578125" style="3"/>
   </cols>
@@ -8221,54 +8296,54 @@
     <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" s="12"/>
       <c r="P28" s="7"/>
     </row>
     <row r="29" spans="1:16" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
       <c r="B29" s="13" t="s">
         <v>12</v>
       </c>
       <c r="P29" s="7"/>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A30" s="12"/>
       <c r="P30" s="7"/>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" s="12"/>
       <c r="P31" s="7"/>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A32" s="12"/>
       <c r="P32" s="7"/>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A33" s="12"/>
-      <c r="B33" s="24">
+      <c r="B33" s="26">
         <v>2014</v>
       </c>
-      <c r="C33" s="25"/>
+      <c r="C33" s="27"/>
       <c r="D33" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>4</v>
       </c>
       <c r="I33" s="2" t="s">
         <v>5</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>6</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>7</v>
       </c>
       <c r="L33" s="2" t="s">
@@ -9636,62 +9711,62 @@
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A65" s="12"/>
       <c r="P65" s="7"/>
     </row>
     <row r="66" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A66" s="15"/>
       <c r="B66" s="16"/>
       <c r="C66" s="17"/>
       <c r="D66" s="17"/>
       <c r="E66" s="17"/>
       <c r="F66" s="17"/>
       <c r="G66" s="17"/>
       <c r="H66" s="17"/>
       <c r="I66" s="17"/>
       <c r="J66" s="17"/>
       <c r="K66" s="17"/>
       <c r="L66" s="17"/>
       <c r="M66" s="17"/>
       <c r="N66" s="17"/>
       <c r="O66" s="17"/>
       <c r="P66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="B23:G23"/>
-[...3 lines deleted...]
-    <mergeCell ref="B33:C33"/>
     <mergeCell ref="B21:G21"/>
     <mergeCell ref="H21:O21"/>
     <mergeCell ref="A12:P15"/>
     <mergeCell ref="B17:G17"/>
     <mergeCell ref="H17:O17"/>
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="H19:O19"/>
+    <mergeCell ref="B23:G23"/>
+    <mergeCell ref="H23:O23"/>
+    <mergeCell ref="B25:G25"/>
+    <mergeCell ref="H25:O25"/>
+    <mergeCell ref="B33:C33"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.78740157480314965" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A12:P66"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A12" sqref="A12:P15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="3.140625" style="6" customWidth="1"/>
     <col min="3" max="3" width="2" style="1" customWidth="1"/>
     <col min="4" max="15" width="5.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="6.28515625" style="1" customWidth="1"/>
     <col min="17" max="16384" width="11.42578125" style="3"/>
   </cols>
@@ -9905,54 +9980,54 @@
     <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" s="12"/>
       <c r="P28" s="7"/>
     </row>
     <row r="29" spans="1:16" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
       <c r="B29" s="13" t="s">
         <v>12</v>
       </c>
       <c r="P29" s="7"/>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A30" s="12"/>
       <c r="P30" s="7"/>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" s="12"/>
       <c r="P31" s="7"/>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A32" s="12"/>
       <c r="P32" s="7"/>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A33" s="12"/>
-      <c r="B33" s="24">
+      <c r="B33" s="26">
         <v>2013</v>
       </c>
-      <c r="C33" s="25"/>
+      <c r="C33" s="27"/>
       <c r="D33" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>4</v>
       </c>
       <c r="I33" s="2" t="s">
         <v>5</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>6</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>7</v>
       </c>
       <c r="L33" s="2" t="s">
@@ -11320,62 +11395,62 @@
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A65" s="12"/>
       <c r="P65" s="7"/>
     </row>
     <row r="66" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A66" s="15"/>
       <c r="B66" s="16"/>
       <c r="C66" s="17"/>
       <c r="D66" s="17"/>
       <c r="E66" s="17"/>
       <c r="F66" s="17"/>
       <c r="G66" s="17"/>
       <c r="H66" s="17"/>
       <c r="I66" s="17"/>
       <c r="J66" s="17"/>
       <c r="K66" s="17"/>
       <c r="L66" s="17"/>
       <c r="M66" s="17"/>
       <c r="N66" s="17"/>
       <c r="O66" s="17"/>
       <c r="P66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="B23:G23"/>
-[...3 lines deleted...]
-    <mergeCell ref="B33:C33"/>
     <mergeCell ref="B21:G21"/>
     <mergeCell ref="H21:O21"/>
     <mergeCell ref="A12:P15"/>
     <mergeCell ref="B17:G17"/>
     <mergeCell ref="H17:O17"/>
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="H19:O19"/>
+    <mergeCell ref="B23:G23"/>
+    <mergeCell ref="H23:O23"/>
+    <mergeCell ref="B25:G25"/>
+    <mergeCell ref="H25:O25"/>
+    <mergeCell ref="B33:C33"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.78740157480314965" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A12:P66"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A12" sqref="A12:P15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="3.140625" style="6" customWidth="1"/>
     <col min="3" max="3" width="2" style="1" customWidth="1"/>
     <col min="4" max="15" width="5.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="6.28515625" style="1" customWidth="1"/>
     <col min="17" max="16384" width="11.42578125" style="3"/>
   </cols>
@@ -11589,54 +11664,54 @@
     <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" s="12"/>
       <c r="P28" s="7"/>
     </row>
     <row r="29" spans="1:16" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
       <c r="B29" s="13" t="s">
         <v>12</v>
       </c>
       <c r="P29" s="7"/>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A30" s="12"/>
       <c r="P30" s="7"/>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" s="12"/>
       <c r="P31" s="7"/>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A32" s="12"/>
       <c r="P32" s="7"/>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A33" s="12"/>
-      <c r="B33" s="24">
+      <c r="B33" s="26">
         <v>2012</v>
       </c>
-      <c r="C33" s="25"/>
+      <c r="C33" s="27"/>
       <c r="D33" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>4</v>
       </c>
       <c r="I33" s="2" t="s">
         <v>5</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>6</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>7</v>
       </c>
       <c r="L33" s="2" t="s">
@@ -13006,62 +13081,62 @@
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A65" s="12"/>
       <c r="P65" s="7"/>
     </row>
     <row r="66" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A66" s="15"/>
       <c r="B66" s="16"/>
       <c r="C66" s="17"/>
       <c r="D66" s="17"/>
       <c r="E66" s="17"/>
       <c r="F66" s="17"/>
       <c r="G66" s="17"/>
       <c r="H66" s="17"/>
       <c r="I66" s="17"/>
       <c r="J66" s="17"/>
       <c r="K66" s="17"/>
       <c r="L66" s="17"/>
       <c r="M66" s="17"/>
       <c r="N66" s="17"/>
       <c r="O66" s="17"/>
       <c r="P66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="B23:G23"/>
-[...3 lines deleted...]
-    <mergeCell ref="B33:C33"/>
     <mergeCell ref="B21:G21"/>
     <mergeCell ref="H21:O21"/>
     <mergeCell ref="A12:P15"/>
     <mergeCell ref="B17:G17"/>
     <mergeCell ref="H17:O17"/>
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="H19:O19"/>
+    <mergeCell ref="B23:G23"/>
+    <mergeCell ref="H23:O23"/>
+    <mergeCell ref="B25:G25"/>
+    <mergeCell ref="H25:O25"/>
+    <mergeCell ref="B33:C33"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.78740157480314965" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A12:P66"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A12" sqref="A12:P15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="3.140625" style="6" customWidth="1"/>
     <col min="3" max="3" width="2" style="1" customWidth="1"/>
     <col min="4" max="15" width="5.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="6.28515625" style="1" customWidth="1"/>
     <col min="17" max="16384" width="11.42578125" style="3"/>
   </cols>
@@ -13275,54 +13350,54 @@
     <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" s="12"/>
       <c r="P28" s="7"/>
     </row>
     <row r="29" spans="1:16" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
       <c r="B29" s="13" t="s">
         <v>12</v>
       </c>
       <c r="P29" s="7"/>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A30" s="12"/>
       <c r="P30" s="7"/>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" s="12"/>
       <c r="P31" s="7"/>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A32" s="12"/>
       <c r="P32" s="7"/>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A33" s="12"/>
-      <c r="B33" s="24">
+      <c r="B33" s="26">
         <v>2011</v>
       </c>
-      <c r="C33" s="25"/>
+      <c r="C33" s="27"/>
       <c r="D33" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>4</v>
       </c>
       <c r="I33" s="2" t="s">
         <v>5</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>6</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>7</v>
       </c>
       <c r="L33" s="2" t="s">
@@ -14690,62 +14765,62 @@
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A65" s="12"/>
       <c r="P65" s="7"/>
     </row>
     <row r="66" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A66" s="15"/>
       <c r="B66" s="16"/>
       <c r="C66" s="17"/>
       <c r="D66" s="17"/>
       <c r="E66" s="17"/>
       <c r="F66" s="17"/>
       <c r="G66" s="17"/>
       <c r="H66" s="17"/>
       <c r="I66" s="17"/>
       <c r="J66" s="17"/>
       <c r="K66" s="17"/>
       <c r="L66" s="17"/>
       <c r="M66" s="17"/>
       <c r="N66" s="17"/>
       <c r="O66" s="17"/>
       <c r="P66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="B23:G23"/>
-[...3 lines deleted...]
-    <mergeCell ref="B33:C33"/>
     <mergeCell ref="B21:G21"/>
     <mergeCell ref="H21:O21"/>
     <mergeCell ref="A12:P15"/>
     <mergeCell ref="B17:G17"/>
     <mergeCell ref="H17:O17"/>
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="H19:O19"/>
+    <mergeCell ref="B23:G23"/>
+    <mergeCell ref="H23:O23"/>
+    <mergeCell ref="B25:G25"/>
+    <mergeCell ref="H25:O25"/>
+    <mergeCell ref="B33:C33"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.78740157480314965" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A12:P66"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A12" sqref="A12:P15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="3.140625" style="6" customWidth="1"/>
     <col min="3" max="3" width="2" style="1" customWidth="1"/>
     <col min="4" max="15" width="5.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="6.28515625" style="1" customWidth="1"/>
     <col min="17" max="16384" width="11.42578125" style="3"/>
   </cols>
@@ -14959,54 +15034,54 @@
     <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" s="12"/>
       <c r="P28" s="7"/>
     </row>
     <row r="29" spans="1:16" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
       <c r="B29" s="13" t="s">
         <v>12</v>
       </c>
       <c r="P29" s="7"/>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A30" s="12"/>
       <c r="P30" s="7"/>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" s="12"/>
       <c r="P31" s="7"/>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A32" s="12"/>
       <c r="P32" s="7"/>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A33" s="12"/>
-      <c r="B33" s="24">
+      <c r="B33" s="26">
         <v>2010</v>
       </c>
-      <c r="C33" s="25"/>
+      <c r="C33" s="27"/>
       <c r="D33" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>4</v>
       </c>
       <c r="I33" s="2" t="s">
         <v>5</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>6</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>7</v>
       </c>
       <c r="L33" s="2" t="s">
@@ -16413,122 +16488,122 @@
   <pageMargins left="0.19685039370078741" right="0" top="0.78740157480314965" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{50BD6DCD-CC53-4CBD-A2A8-7C80B5EB8373}">
   <dimension ref="A12:P66"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="3.140625" style="6" customWidth="1"/>
     <col min="3" max="3" width="2" style="1" customWidth="1"/>
     <col min="4" max="15" width="5.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="6.28515625" style="1" customWidth="1"/>
     <col min="17" max="16384" width="11.42578125" style="3"/>
   </cols>
   <sheetData>
     <row r="12" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A12" s="26" t="s">
+      <c r="A12" s="24" t="s">
         <v>37</v>
       </c>
-      <c r="B12" s="27"/>
-[...13 lines deleted...]
-      <c r="P12" s="26"/>
+      <c r="B12" s="25"/>
+      <c r="C12" s="24"/>
+      <c r="D12" s="24"/>
+      <c r="E12" s="24"/>
+      <c r="F12" s="24"/>
+      <c r="G12" s="24"/>
+      <c r="H12" s="24"/>
+      <c r="I12" s="24"/>
+      <c r="J12" s="24"/>
+      <c r="K12" s="24"/>
+      <c r="L12" s="24"/>
+      <c r="M12" s="24"/>
+      <c r="N12" s="24"/>
+      <c r="O12" s="24"/>
+      <c r="P12" s="24"/>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A13" s="26"/>
-[...14 lines deleted...]
-      <c r="P13" s="26"/>
+      <c r="A13" s="24"/>
+      <c r="B13" s="25"/>
+      <c r="C13" s="24"/>
+      <c r="D13" s="24"/>
+      <c r="E13" s="24"/>
+      <c r="F13" s="24"/>
+      <c r="G13" s="24"/>
+      <c r="H13" s="24"/>
+      <c r="I13" s="24"/>
+      <c r="J13" s="24"/>
+      <c r="K13" s="24"/>
+      <c r="L13" s="24"/>
+      <c r="M13" s="24"/>
+      <c r="N13" s="24"/>
+      <c r="O13" s="24"/>
+      <c r="P13" s="24"/>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A14" s="26"/>
-[...14 lines deleted...]
-      <c r="P14" s="26"/>
+      <c r="A14" s="24"/>
+      <c r="B14" s="25"/>
+      <c r="C14" s="24"/>
+      <c r="D14" s="24"/>
+      <c r="E14" s="24"/>
+      <c r="F14" s="24"/>
+      <c r="G14" s="24"/>
+      <c r="H14" s="24"/>
+      <c r="I14" s="24"/>
+      <c r="J14" s="24"/>
+      <c r="K14" s="24"/>
+      <c r="L14" s="24"/>
+      <c r="M14" s="24"/>
+      <c r="N14" s="24"/>
+      <c r="O14" s="24"/>
+      <c r="P14" s="24"/>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A15" s="26"/>
-[...14 lines deleted...]
-      <c r="P15" s="26"/>
+      <c r="A15" s="24"/>
+      <c r="B15" s="25"/>
+      <c r="C15" s="24"/>
+      <c r="D15" s="24"/>
+      <c r="E15" s="24"/>
+      <c r="F15" s="24"/>
+      <c r="G15" s="24"/>
+      <c r="H15" s="24"/>
+      <c r="I15" s="24"/>
+      <c r="J15" s="24"/>
+      <c r="K15" s="24"/>
+      <c r="L15" s="24"/>
+      <c r="M15" s="24"/>
+      <c r="N15" s="24"/>
+      <c r="O15" s="24"/>
+      <c r="P15" s="24"/>
     </row>
     <row r="17" spans="1:16" s="20" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="19"/>
       <c r="B17" s="21" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="22"/>
       <c r="G17" s="22"/>
       <c r="H17" s="23" t="s">
         <v>18</v>
       </c>
       <c r="I17" s="23"/>
       <c r="J17" s="23"/>
       <c r="K17" s="23"/>
       <c r="L17" s="23"/>
       <c r="M17" s="23"/>
       <c r="N17" s="23"/>
       <c r="O17" s="23"/>
       <c r="P17" s="19"/>
     </row>
     <row r="18" spans="1:16" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="19" spans="1:16" s="20" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
@@ -16643,54 +16718,54 @@
     <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" s="12"/>
       <c r="P28" s="7"/>
     </row>
     <row r="29" spans="1:16" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
       <c r="B29" s="13" t="s">
         <v>12</v>
       </c>
       <c r="P29" s="7"/>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A30" s="12"/>
       <c r="P30" s="7"/>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" s="12"/>
       <c r="P31" s="7"/>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A32" s="12"/>
       <c r="P32" s="7"/>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A33" s="12"/>
-      <c r="B33" s="24">
+      <c r="B33" s="26">
         <v>2025</v>
       </c>
-      <c r="C33" s="25"/>
+      <c r="C33" s="27"/>
       <c r="D33" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>4</v>
       </c>
       <c r="I33" s="2" t="s">
         <v>5</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>6</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>7</v>
       </c>
       <c r="L33" s="2" t="s">
@@ -18058,161 +18133,161 @@
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A65" s="12"/>
       <c r="P65" s="7"/>
     </row>
     <row r="66" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A66" s="15"/>
       <c r="B66" s="16"/>
       <c r="C66" s="17"/>
       <c r="D66" s="17"/>
       <c r="E66" s="17"/>
       <c r="F66" s="17"/>
       <c r="G66" s="17"/>
       <c r="H66" s="17"/>
       <c r="I66" s="17"/>
       <c r="J66" s="17"/>
       <c r="K66" s="17"/>
       <c r="L66" s="17"/>
       <c r="M66" s="17"/>
       <c r="N66" s="17"/>
       <c r="O66" s="17"/>
       <c r="P66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="B23:G23"/>
+    <mergeCell ref="H23:O23"/>
+    <mergeCell ref="B25:G25"/>
+    <mergeCell ref="H25:O25"/>
+    <mergeCell ref="B33:C33"/>
     <mergeCell ref="B21:G21"/>
     <mergeCell ref="H21:O21"/>
     <mergeCell ref="A12:P15"/>
     <mergeCell ref="B17:G17"/>
     <mergeCell ref="H17:O17"/>
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="H19:O19"/>
-    <mergeCell ref="B23:G23"/>
-[...3 lines deleted...]
-    <mergeCell ref="B33:C33"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.78740157480314965" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A869B410-386C-4F17-8884-C6AC661A6D25}">
   <dimension ref="A12:P66"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="3.140625" style="6" customWidth="1"/>
     <col min="3" max="3" width="2" style="1" customWidth="1"/>
     <col min="4" max="15" width="5.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="6.28515625" style="1" customWidth="1"/>
     <col min="17" max="16384" width="11.42578125" style="3"/>
   </cols>
   <sheetData>
     <row r="12" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A12" s="26" t="s">
+      <c r="A12" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="B12" s="27"/>
-[...13 lines deleted...]
-      <c r="P12" s="26"/>
+      <c r="B12" s="25"/>
+      <c r="C12" s="24"/>
+      <c r="D12" s="24"/>
+      <c r="E12" s="24"/>
+      <c r="F12" s="24"/>
+      <c r="G12" s="24"/>
+      <c r="H12" s="24"/>
+      <c r="I12" s="24"/>
+      <c r="J12" s="24"/>
+      <c r="K12" s="24"/>
+      <c r="L12" s="24"/>
+      <c r="M12" s="24"/>
+      <c r="N12" s="24"/>
+      <c r="O12" s="24"/>
+      <c r="P12" s="24"/>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A13" s="26"/>
-[...14 lines deleted...]
-      <c r="P13" s="26"/>
+      <c r="A13" s="24"/>
+      <c r="B13" s="25"/>
+      <c r="C13" s="24"/>
+      <c r="D13" s="24"/>
+      <c r="E13" s="24"/>
+      <c r="F13" s="24"/>
+      <c r="G13" s="24"/>
+      <c r="H13" s="24"/>
+      <c r="I13" s="24"/>
+      <c r="J13" s="24"/>
+      <c r="K13" s="24"/>
+      <c r="L13" s="24"/>
+      <c r="M13" s="24"/>
+      <c r="N13" s="24"/>
+      <c r="O13" s="24"/>
+      <c r="P13" s="24"/>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A14" s="26"/>
-[...14 lines deleted...]
-      <c r="P14" s="26"/>
+      <c r="A14" s="24"/>
+      <c r="B14" s="25"/>
+      <c r="C14" s="24"/>
+      <c r="D14" s="24"/>
+      <c r="E14" s="24"/>
+      <c r="F14" s="24"/>
+      <c r="G14" s="24"/>
+      <c r="H14" s="24"/>
+      <c r="I14" s="24"/>
+      <c r="J14" s="24"/>
+      <c r="K14" s="24"/>
+      <c r="L14" s="24"/>
+      <c r="M14" s="24"/>
+      <c r="N14" s="24"/>
+      <c r="O14" s="24"/>
+      <c r="P14" s="24"/>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A15" s="26"/>
-[...14 lines deleted...]
-      <c r="P15" s="26"/>
+      <c r="A15" s="24"/>
+      <c r="B15" s="25"/>
+      <c r="C15" s="24"/>
+      <c r="D15" s="24"/>
+      <c r="E15" s="24"/>
+      <c r="F15" s="24"/>
+      <c r="G15" s="24"/>
+      <c r="H15" s="24"/>
+      <c r="I15" s="24"/>
+      <c r="J15" s="24"/>
+      <c r="K15" s="24"/>
+      <c r="L15" s="24"/>
+      <c r="M15" s="24"/>
+      <c r="N15" s="24"/>
+      <c r="O15" s="24"/>
+      <c r="P15" s="24"/>
     </row>
     <row r="17" spans="1:16" s="20" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="19"/>
       <c r="B17" s="21" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="22"/>
       <c r="G17" s="22"/>
       <c r="H17" s="23" t="s">
         <v>18</v>
       </c>
       <c r="I17" s="23"/>
       <c r="J17" s="23"/>
       <c r="K17" s="23"/>
       <c r="L17" s="23"/>
       <c r="M17" s="23"/>
       <c r="N17" s="23"/>
       <c r="O17" s="23"/>
       <c r="P17" s="19"/>
     </row>
     <row r="18" spans="1:16" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="19" spans="1:16" s="20" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
@@ -18327,54 +18402,54 @@
     <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" s="12"/>
       <c r="P28" s="7"/>
     </row>
     <row r="29" spans="1:16" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
       <c r="B29" s="13" t="s">
         <v>12</v>
       </c>
       <c r="P29" s="7"/>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A30" s="12"/>
       <c r="P30" s="7"/>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" s="12"/>
       <c r="P31" s="7"/>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A32" s="12"/>
       <c r="P32" s="7"/>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A33" s="12"/>
-      <c r="B33" s="24">
+      <c r="B33" s="26">
         <v>2024</v>
       </c>
-      <c r="C33" s="25"/>
+      <c r="C33" s="27"/>
       <c r="D33" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>4</v>
       </c>
       <c r="I33" s="2" t="s">
         <v>5</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>6</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>7</v>
       </c>
       <c r="L33" s="2" t="s">
@@ -19744,161 +19819,161 @@
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A65" s="12"/>
       <c r="P65" s="7"/>
     </row>
     <row r="66" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A66" s="15"/>
       <c r="B66" s="16"/>
       <c r="C66" s="17"/>
       <c r="D66" s="17"/>
       <c r="E66" s="17"/>
       <c r="F66" s="17"/>
       <c r="G66" s="17"/>
       <c r="H66" s="17"/>
       <c r="I66" s="17"/>
       <c r="J66" s="17"/>
       <c r="K66" s="17"/>
       <c r="L66" s="17"/>
       <c r="M66" s="17"/>
       <c r="N66" s="17"/>
       <c r="O66" s="17"/>
       <c r="P66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="B23:G23"/>
-[...3 lines deleted...]
-    <mergeCell ref="B33:C33"/>
     <mergeCell ref="B21:G21"/>
     <mergeCell ref="H21:O21"/>
     <mergeCell ref="A12:P15"/>
     <mergeCell ref="B17:G17"/>
     <mergeCell ref="H17:O17"/>
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="H19:O19"/>
+    <mergeCell ref="B23:G23"/>
+    <mergeCell ref="H23:O23"/>
+    <mergeCell ref="B25:G25"/>
+    <mergeCell ref="H25:O25"/>
+    <mergeCell ref="B33:C33"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.78740157480314965" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{070FA5C7-5B67-4D7C-A0B3-6623D30E9537}">
   <dimension ref="A12:P66"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A13" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A12" sqref="A12:P15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="3.140625" style="6" customWidth="1"/>
     <col min="3" max="3" width="2" style="1" customWidth="1"/>
     <col min="4" max="15" width="5.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="6.28515625" style="1" customWidth="1"/>
     <col min="17" max="16384" width="11.42578125" style="3"/>
   </cols>
   <sheetData>
     <row r="12" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A12" s="26" t="s">
+      <c r="A12" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="B12" s="27"/>
-[...13 lines deleted...]
-      <c r="P12" s="26"/>
+      <c r="B12" s="25"/>
+      <c r="C12" s="24"/>
+      <c r="D12" s="24"/>
+      <c r="E12" s="24"/>
+      <c r="F12" s="24"/>
+      <c r="G12" s="24"/>
+      <c r="H12" s="24"/>
+      <c r="I12" s="24"/>
+      <c r="J12" s="24"/>
+      <c r="K12" s="24"/>
+      <c r="L12" s="24"/>
+      <c r="M12" s="24"/>
+      <c r="N12" s="24"/>
+      <c r="O12" s="24"/>
+      <c r="P12" s="24"/>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A13" s="26"/>
-[...14 lines deleted...]
-      <c r="P13" s="26"/>
+      <c r="A13" s="24"/>
+      <c r="B13" s="25"/>
+      <c r="C13" s="24"/>
+      <c r="D13" s="24"/>
+      <c r="E13" s="24"/>
+      <c r="F13" s="24"/>
+      <c r="G13" s="24"/>
+      <c r="H13" s="24"/>
+      <c r="I13" s="24"/>
+      <c r="J13" s="24"/>
+      <c r="K13" s="24"/>
+      <c r="L13" s="24"/>
+      <c r="M13" s="24"/>
+      <c r="N13" s="24"/>
+      <c r="O13" s="24"/>
+      <c r="P13" s="24"/>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A14" s="26"/>
-[...14 lines deleted...]
-      <c r="P14" s="26"/>
+      <c r="A14" s="24"/>
+      <c r="B14" s="25"/>
+      <c r="C14" s="24"/>
+      <c r="D14" s="24"/>
+      <c r="E14" s="24"/>
+      <c r="F14" s="24"/>
+      <c r="G14" s="24"/>
+      <c r="H14" s="24"/>
+      <c r="I14" s="24"/>
+      <c r="J14" s="24"/>
+      <c r="K14" s="24"/>
+      <c r="L14" s="24"/>
+      <c r="M14" s="24"/>
+      <c r="N14" s="24"/>
+      <c r="O14" s="24"/>
+      <c r="P14" s="24"/>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A15" s="26"/>
-[...14 lines deleted...]
-      <c r="P15" s="26"/>
+      <c r="A15" s="24"/>
+      <c r="B15" s="25"/>
+      <c r="C15" s="24"/>
+      <c r="D15" s="24"/>
+      <c r="E15" s="24"/>
+      <c r="F15" s="24"/>
+      <c r="G15" s="24"/>
+      <c r="H15" s="24"/>
+      <c r="I15" s="24"/>
+      <c r="J15" s="24"/>
+      <c r="K15" s="24"/>
+      <c r="L15" s="24"/>
+      <c r="M15" s="24"/>
+      <c r="N15" s="24"/>
+      <c r="O15" s="24"/>
+      <c r="P15" s="24"/>
     </row>
     <row r="17" spans="1:16" s="20" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="19"/>
       <c r="B17" s="21" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="22"/>
       <c r="G17" s="22"/>
       <c r="H17" s="23" t="s">
         <v>18</v>
       </c>
       <c r="I17" s="23"/>
       <c r="J17" s="23"/>
       <c r="K17" s="23"/>
       <c r="L17" s="23"/>
       <c r="M17" s="23"/>
       <c r="N17" s="23"/>
       <c r="O17" s="23"/>
       <c r="P17" s="19"/>
     </row>
     <row r="18" spans="1:16" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="19" spans="1:16" s="20" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
@@ -20013,54 +20088,54 @@
     <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" s="12"/>
       <c r="P28" s="7"/>
     </row>
     <row r="29" spans="1:16" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
       <c r="B29" s="13" t="s">
         <v>12</v>
       </c>
       <c r="P29" s="7"/>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A30" s="12"/>
       <c r="P30" s="7"/>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" s="12"/>
       <c r="P31" s="7"/>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A32" s="12"/>
       <c r="P32" s="7"/>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A33" s="12"/>
-      <c r="B33" s="24">
+      <c r="B33" s="26">
         <v>2023</v>
       </c>
-      <c r="C33" s="25"/>
+      <c r="C33" s="27"/>
       <c r="D33" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>4</v>
       </c>
       <c r="I33" s="2" t="s">
         <v>5</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>6</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>7</v>
       </c>
       <c r="L33" s="2" t="s">
@@ -21428,161 +21503,161 @@
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A65" s="12"/>
       <c r="P65" s="7"/>
     </row>
     <row r="66" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A66" s="15"/>
       <c r="B66" s="16"/>
       <c r="C66" s="17"/>
       <c r="D66" s="17"/>
       <c r="E66" s="17"/>
       <c r="F66" s="17"/>
       <c r="G66" s="17"/>
       <c r="H66" s="17"/>
       <c r="I66" s="17"/>
       <c r="J66" s="17"/>
       <c r="K66" s="17"/>
       <c r="L66" s="17"/>
       <c r="M66" s="17"/>
       <c r="N66" s="17"/>
       <c r="O66" s="17"/>
       <c r="P66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="B23:G23"/>
-[...3 lines deleted...]
-    <mergeCell ref="B33:C33"/>
     <mergeCell ref="B21:G21"/>
     <mergeCell ref="H21:O21"/>
     <mergeCell ref="A12:P15"/>
     <mergeCell ref="B17:G17"/>
     <mergeCell ref="H17:O17"/>
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="H19:O19"/>
+    <mergeCell ref="B23:G23"/>
+    <mergeCell ref="H23:O23"/>
+    <mergeCell ref="B25:G25"/>
+    <mergeCell ref="H25:O25"/>
+    <mergeCell ref="B33:C33"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.78740157480314965" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A12:P66"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B33" sqref="B33:C33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="3.140625" style="6" customWidth="1"/>
     <col min="3" max="3" width="2" style="1" customWidth="1"/>
     <col min="4" max="15" width="5.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="6.28515625" style="1" customWidth="1"/>
     <col min="17" max="16384" width="11.42578125" style="3"/>
   </cols>
   <sheetData>
     <row r="12" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A12" s="26" t="s">
+      <c r="A12" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="B12" s="27"/>
-[...13 lines deleted...]
-      <c r="P12" s="26"/>
+      <c r="B12" s="25"/>
+      <c r="C12" s="24"/>
+      <c r="D12" s="24"/>
+      <c r="E12" s="24"/>
+      <c r="F12" s="24"/>
+      <c r="G12" s="24"/>
+      <c r="H12" s="24"/>
+      <c r="I12" s="24"/>
+      <c r="J12" s="24"/>
+      <c r="K12" s="24"/>
+      <c r="L12" s="24"/>
+      <c r="M12" s="24"/>
+      <c r="N12" s="24"/>
+      <c r="O12" s="24"/>
+      <c r="P12" s="24"/>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A13" s="26"/>
-[...14 lines deleted...]
-      <c r="P13" s="26"/>
+      <c r="A13" s="24"/>
+      <c r="B13" s="25"/>
+      <c r="C13" s="24"/>
+      <c r="D13" s="24"/>
+      <c r="E13" s="24"/>
+      <c r="F13" s="24"/>
+      <c r="G13" s="24"/>
+      <c r="H13" s="24"/>
+      <c r="I13" s="24"/>
+      <c r="J13" s="24"/>
+      <c r="K13" s="24"/>
+      <c r="L13" s="24"/>
+      <c r="M13" s="24"/>
+      <c r="N13" s="24"/>
+      <c r="O13" s="24"/>
+      <c r="P13" s="24"/>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A14" s="26"/>
-[...14 lines deleted...]
-      <c r="P14" s="26"/>
+      <c r="A14" s="24"/>
+      <c r="B14" s="25"/>
+      <c r="C14" s="24"/>
+      <c r="D14" s="24"/>
+      <c r="E14" s="24"/>
+      <c r="F14" s="24"/>
+      <c r="G14" s="24"/>
+      <c r="H14" s="24"/>
+      <c r="I14" s="24"/>
+      <c r="J14" s="24"/>
+      <c r="K14" s="24"/>
+      <c r="L14" s="24"/>
+      <c r="M14" s="24"/>
+      <c r="N14" s="24"/>
+      <c r="O14" s="24"/>
+      <c r="P14" s="24"/>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A15" s="26"/>
-[...14 lines deleted...]
-      <c r="P15" s="26"/>
+      <c r="A15" s="24"/>
+      <c r="B15" s="25"/>
+      <c r="C15" s="24"/>
+      <c r="D15" s="24"/>
+      <c r="E15" s="24"/>
+      <c r="F15" s="24"/>
+      <c r="G15" s="24"/>
+      <c r="H15" s="24"/>
+      <c r="I15" s="24"/>
+      <c r="J15" s="24"/>
+      <c r="K15" s="24"/>
+      <c r="L15" s="24"/>
+      <c r="M15" s="24"/>
+      <c r="N15" s="24"/>
+      <c r="O15" s="24"/>
+      <c r="P15" s="24"/>
     </row>
     <row r="17" spans="1:16" s="20" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="19"/>
       <c r="B17" s="21" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="22"/>
       <c r="G17" s="22"/>
       <c r="H17" s="23" t="s">
         <v>18</v>
       </c>
       <c r="I17" s="23"/>
       <c r="J17" s="23"/>
       <c r="K17" s="23"/>
       <c r="L17" s="23"/>
       <c r="M17" s="23"/>
       <c r="N17" s="23"/>
       <c r="O17" s="23"/>
       <c r="P17" s="19"/>
     </row>
     <row r="18" spans="1:16" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="19" spans="1:16" s="20" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
@@ -21697,54 +21772,54 @@
     <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" s="12"/>
       <c r="P28" s="7"/>
     </row>
     <row r="29" spans="1:16" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
       <c r="B29" s="13" t="s">
         <v>12</v>
       </c>
       <c r="P29" s="7"/>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A30" s="12"/>
       <c r="P30" s="7"/>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" s="12"/>
       <c r="P31" s="7"/>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A32" s="12"/>
       <c r="P32" s="7"/>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A33" s="12"/>
-      <c r="B33" s="24">
+      <c r="B33" s="26">
         <v>2022</v>
       </c>
-      <c r="C33" s="25"/>
+      <c r="C33" s="27"/>
       <c r="D33" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>4</v>
       </c>
       <c r="I33" s="2" t="s">
         <v>5</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>6</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>7</v>
       </c>
       <c r="L33" s="2" t="s">
@@ -23112,159 +23187,159 @@
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A65" s="12"/>
       <c r="P65" s="7"/>
     </row>
     <row r="66" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A66" s="15"/>
       <c r="B66" s="16"/>
       <c r="C66" s="17"/>
       <c r="D66" s="17"/>
       <c r="E66" s="17"/>
       <c r="F66" s="17"/>
       <c r="G66" s="17"/>
       <c r="H66" s="17"/>
       <c r="I66" s="17"/>
       <c r="J66" s="17"/>
       <c r="K66" s="17"/>
       <c r="L66" s="17"/>
       <c r="M66" s="17"/>
       <c r="N66" s="17"/>
       <c r="O66" s="17"/>
       <c r="P66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="B23:G23"/>
-[...3 lines deleted...]
-    <mergeCell ref="B33:C33"/>
     <mergeCell ref="B21:G21"/>
     <mergeCell ref="H21:O21"/>
     <mergeCell ref="A12:P15"/>
     <mergeCell ref="B17:G17"/>
     <mergeCell ref="H17:O17"/>
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="H19:O19"/>
+    <mergeCell ref="B23:G23"/>
+    <mergeCell ref="H23:O23"/>
+    <mergeCell ref="B25:G25"/>
+    <mergeCell ref="H25:O25"/>
+    <mergeCell ref="B33:C33"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.78740157480314965" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A12:P66"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="3.140625" style="6" customWidth="1"/>
     <col min="3" max="3" width="2" style="1" customWidth="1"/>
     <col min="4" max="15" width="5.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="6.28515625" style="1" customWidth="1"/>
     <col min="17" max="16384" width="11.42578125" style="3"/>
   </cols>
   <sheetData>
     <row r="12" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A12" s="26" t="s">
+      <c r="A12" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="B12" s="27"/>
-[...13 lines deleted...]
-      <c r="P12" s="26"/>
+      <c r="B12" s="25"/>
+      <c r="C12" s="24"/>
+      <c r="D12" s="24"/>
+      <c r="E12" s="24"/>
+      <c r="F12" s="24"/>
+      <c r="G12" s="24"/>
+      <c r="H12" s="24"/>
+      <c r="I12" s="24"/>
+      <c r="J12" s="24"/>
+      <c r="K12" s="24"/>
+      <c r="L12" s="24"/>
+      <c r="M12" s="24"/>
+      <c r="N12" s="24"/>
+      <c r="O12" s="24"/>
+      <c r="P12" s="24"/>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A13" s="26"/>
-[...14 lines deleted...]
-      <c r="P13" s="26"/>
+      <c r="A13" s="24"/>
+      <c r="B13" s="25"/>
+      <c r="C13" s="24"/>
+      <c r="D13" s="24"/>
+      <c r="E13" s="24"/>
+      <c r="F13" s="24"/>
+      <c r="G13" s="24"/>
+      <c r="H13" s="24"/>
+      <c r="I13" s="24"/>
+      <c r="J13" s="24"/>
+      <c r="K13" s="24"/>
+      <c r="L13" s="24"/>
+      <c r="M13" s="24"/>
+      <c r="N13" s="24"/>
+      <c r="O13" s="24"/>
+      <c r="P13" s="24"/>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A14" s="26"/>
-[...14 lines deleted...]
-      <c r="P14" s="26"/>
+      <c r="A14" s="24"/>
+      <c r="B14" s="25"/>
+      <c r="C14" s="24"/>
+      <c r="D14" s="24"/>
+      <c r="E14" s="24"/>
+      <c r="F14" s="24"/>
+      <c r="G14" s="24"/>
+      <c r="H14" s="24"/>
+      <c r="I14" s="24"/>
+      <c r="J14" s="24"/>
+      <c r="K14" s="24"/>
+      <c r="L14" s="24"/>
+      <c r="M14" s="24"/>
+      <c r="N14" s="24"/>
+      <c r="O14" s="24"/>
+      <c r="P14" s="24"/>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A15" s="26"/>
-[...14 lines deleted...]
-      <c r="P15" s="26"/>
+      <c r="A15" s="24"/>
+      <c r="B15" s="25"/>
+      <c r="C15" s="24"/>
+      <c r="D15" s="24"/>
+      <c r="E15" s="24"/>
+      <c r="F15" s="24"/>
+      <c r="G15" s="24"/>
+      <c r="H15" s="24"/>
+      <c r="I15" s="24"/>
+      <c r="J15" s="24"/>
+      <c r="K15" s="24"/>
+      <c r="L15" s="24"/>
+      <c r="M15" s="24"/>
+      <c r="N15" s="24"/>
+      <c r="O15" s="24"/>
+      <c r="P15" s="24"/>
     </row>
     <row r="17" spans="1:16" s="20" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="19"/>
       <c r="B17" s="21" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="22"/>
       <c r="G17" s="22"/>
       <c r="H17" s="23" t="s">
         <v>18</v>
       </c>
       <c r="I17" s="23"/>
       <c r="J17" s="23"/>
       <c r="K17" s="23"/>
       <c r="L17" s="23"/>
       <c r="M17" s="23"/>
       <c r="N17" s="23"/>
       <c r="O17" s="23"/>
       <c r="P17" s="19"/>
     </row>
     <row r="18" spans="1:16" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="19" spans="1:16" s="20" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
@@ -23379,54 +23454,54 @@
     <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" s="12"/>
       <c r="P28" s="7"/>
     </row>
     <row r="29" spans="1:16" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
       <c r="B29" s="13" t="s">
         <v>12</v>
       </c>
       <c r="P29" s="7"/>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A30" s="12"/>
       <c r="P30" s="7"/>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" s="12"/>
       <c r="P31" s="7"/>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A32" s="12"/>
       <c r="P32" s="7"/>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A33" s="12"/>
-      <c r="B33" s="24">
+      <c r="B33" s="26">
         <v>2021</v>
       </c>
-      <c r="C33" s="25"/>
+      <c r="C33" s="27"/>
       <c r="D33" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>4</v>
       </c>
       <c r="I33" s="2" t="s">
         <v>5</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>6</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>7</v>
       </c>
       <c r="L33" s="2" t="s">
@@ -24794,161 +24869,161 @@
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A65" s="12"/>
       <c r="P65" s="7"/>
     </row>
     <row r="66" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A66" s="15"/>
       <c r="B66" s="16"/>
       <c r="C66" s="17"/>
       <c r="D66" s="17"/>
       <c r="E66" s="17"/>
       <c r="F66" s="17"/>
       <c r="G66" s="17"/>
       <c r="H66" s="17"/>
       <c r="I66" s="17"/>
       <c r="J66" s="17"/>
       <c r="K66" s="17"/>
       <c r="L66" s="17"/>
       <c r="M66" s="17"/>
       <c r="N66" s="17"/>
       <c r="O66" s="17"/>
       <c r="P66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="B23:G23"/>
+    <mergeCell ref="H23:O23"/>
+    <mergeCell ref="B25:G25"/>
+    <mergeCell ref="H25:O25"/>
+    <mergeCell ref="B33:C33"/>
     <mergeCell ref="B21:G21"/>
     <mergeCell ref="H21:O21"/>
     <mergeCell ref="A12:P15"/>
     <mergeCell ref="B17:G17"/>
     <mergeCell ref="H17:O17"/>
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="H19:O19"/>
-    <mergeCell ref="B23:G23"/>
-[...3 lines deleted...]
-    <mergeCell ref="B33:C33"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.78740157480314965" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A12:P66"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="R61" sqref="R61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="3.140625" style="6" customWidth="1"/>
     <col min="3" max="3" width="2" style="1" customWidth="1"/>
     <col min="4" max="15" width="5.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="6.28515625" style="1" customWidth="1"/>
     <col min="17" max="16384" width="11.42578125" style="3"/>
   </cols>
   <sheetData>
     <row r="12" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A12" s="26" t="s">
+      <c r="A12" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="B12" s="27"/>
-[...13 lines deleted...]
-      <c r="P12" s="26"/>
+      <c r="B12" s="25"/>
+      <c r="C12" s="24"/>
+      <c r="D12" s="24"/>
+      <c r="E12" s="24"/>
+      <c r="F12" s="24"/>
+      <c r="G12" s="24"/>
+      <c r="H12" s="24"/>
+      <c r="I12" s="24"/>
+      <c r="J12" s="24"/>
+      <c r="K12" s="24"/>
+      <c r="L12" s="24"/>
+      <c r="M12" s="24"/>
+      <c r="N12" s="24"/>
+      <c r="O12" s="24"/>
+      <c r="P12" s="24"/>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A13" s="26"/>
-[...14 lines deleted...]
-      <c r="P13" s="26"/>
+      <c r="A13" s="24"/>
+      <c r="B13" s="25"/>
+      <c r="C13" s="24"/>
+      <c r="D13" s="24"/>
+      <c r="E13" s="24"/>
+      <c r="F13" s="24"/>
+      <c r="G13" s="24"/>
+      <c r="H13" s="24"/>
+      <c r="I13" s="24"/>
+      <c r="J13" s="24"/>
+      <c r="K13" s="24"/>
+      <c r="L13" s="24"/>
+      <c r="M13" s="24"/>
+      <c r="N13" s="24"/>
+      <c r="O13" s="24"/>
+      <c r="P13" s="24"/>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A14" s="26"/>
-[...14 lines deleted...]
-      <c r="P14" s="26"/>
+      <c r="A14" s="24"/>
+      <c r="B14" s="25"/>
+      <c r="C14" s="24"/>
+      <c r="D14" s="24"/>
+      <c r="E14" s="24"/>
+      <c r="F14" s="24"/>
+      <c r="G14" s="24"/>
+      <c r="H14" s="24"/>
+      <c r="I14" s="24"/>
+      <c r="J14" s="24"/>
+      <c r="K14" s="24"/>
+      <c r="L14" s="24"/>
+      <c r="M14" s="24"/>
+      <c r="N14" s="24"/>
+      <c r="O14" s="24"/>
+      <c r="P14" s="24"/>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A15" s="26"/>
-[...14 lines deleted...]
-      <c r="P15" s="26"/>
+      <c r="A15" s="24"/>
+      <c r="B15" s="25"/>
+      <c r="C15" s="24"/>
+      <c r="D15" s="24"/>
+      <c r="E15" s="24"/>
+      <c r="F15" s="24"/>
+      <c r="G15" s="24"/>
+      <c r="H15" s="24"/>
+      <c r="I15" s="24"/>
+      <c r="J15" s="24"/>
+      <c r="K15" s="24"/>
+      <c r="L15" s="24"/>
+      <c r="M15" s="24"/>
+      <c r="N15" s="24"/>
+      <c r="O15" s="24"/>
+      <c r="P15" s="24"/>
     </row>
     <row r="17" spans="1:16" s="20" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="19"/>
       <c r="B17" s="21" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="22"/>
       <c r="G17" s="22"/>
       <c r="H17" s="23" t="s">
         <v>18</v>
       </c>
       <c r="I17" s="23"/>
       <c r="J17" s="23"/>
       <c r="K17" s="23"/>
       <c r="L17" s="23"/>
       <c r="M17" s="23"/>
       <c r="N17" s="23"/>
       <c r="O17" s="23"/>
       <c r="P17" s="19"/>
     </row>
     <row r="18" spans="1:16" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="19" spans="1:16" s="20" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
@@ -25063,54 +25138,54 @@
     <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" s="12"/>
       <c r="P28" s="7"/>
     </row>
     <row r="29" spans="1:16" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
       <c r="B29" s="13" t="s">
         <v>12</v>
       </c>
       <c r="P29" s="7"/>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A30" s="12"/>
       <c r="P30" s="7"/>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" s="12"/>
       <c r="P31" s="7"/>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A32" s="12"/>
       <c r="P32" s="7"/>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A33" s="12"/>
-      <c r="B33" s="24">
+      <c r="B33" s="26">
         <v>2020</v>
       </c>
-      <c r="C33" s="25"/>
+      <c r="C33" s="27"/>
       <c r="D33" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>4</v>
       </c>
       <c r="I33" s="2" t="s">
         <v>5</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>6</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>7</v>
       </c>
       <c r="L33" s="2" t="s">
@@ -26480,161 +26555,161 @@
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A65" s="12"/>
       <c r="P65" s="7"/>
     </row>
     <row r="66" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A66" s="15"/>
       <c r="B66" s="16"/>
       <c r="C66" s="17"/>
       <c r="D66" s="17"/>
       <c r="E66" s="17"/>
       <c r="F66" s="17"/>
       <c r="G66" s="17"/>
       <c r="H66" s="17"/>
       <c r="I66" s="17"/>
       <c r="J66" s="17"/>
       <c r="K66" s="17"/>
       <c r="L66" s="17"/>
       <c r="M66" s="17"/>
       <c r="N66" s="17"/>
       <c r="O66" s="17"/>
       <c r="P66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="B23:G23"/>
-[...3 lines deleted...]
-    <mergeCell ref="B33:C33"/>
     <mergeCell ref="B21:G21"/>
     <mergeCell ref="H21:O21"/>
     <mergeCell ref="A12:P15"/>
     <mergeCell ref="B17:G17"/>
     <mergeCell ref="H17:O17"/>
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="H19:O19"/>
+    <mergeCell ref="B23:G23"/>
+    <mergeCell ref="H23:O23"/>
+    <mergeCell ref="B25:G25"/>
+    <mergeCell ref="H25:O25"/>
+    <mergeCell ref="B33:C33"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.78740157480314965" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A12:P66"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A12" sqref="A12:P15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="3.140625" style="6" customWidth="1"/>
     <col min="3" max="3" width="2" style="1" customWidth="1"/>
     <col min="4" max="15" width="5.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="6.28515625" style="1" customWidth="1"/>
     <col min="17" max="16384" width="11.42578125" style="3"/>
   </cols>
   <sheetData>
     <row r="12" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A12" s="26" t="s">
+      <c r="A12" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="B12" s="27"/>
-[...13 lines deleted...]
-      <c r="P12" s="26"/>
+      <c r="B12" s="25"/>
+      <c r="C12" s="24"/>
+      <c r="D12" s="24"/>
+      <c r="E12" s="24"/>
+      <c r="F12" s="24"/>
+      <c r="G12" s="24"/>
+      <c r="H12" s="24"/>
+      <c r="I12" s="24"/>
+      <c r="J12" s="24"/>
+      <c r="K12" s="24"/>
+      <c r="L12" s="24"/>
+      <c r="M12" s="24"/>
+      <c r="N12" s="24"/>
+      <c r="O12" s="24"/>
+      <c r="P12" s="24"/>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A13" s="26"/>
-[...14 lines deleted...]
-      <c r="P13" s="26"/>
+      <c r="A13" s="24"/>
+      <c r="B13" s="25"/>
+      <c r="C13" s="24"/>
+      <c r="D13" s="24"/>
+      <c r="E13" s="24"/>
+      <c r="F13" s="24"/>
+      <c r="G13" s="24"/>
+      <c r="H13" s="24"/>
+      <c r="I13" s="24"/>
+      <c r="J13" s="24"/>
+      <c r="K13" s="24"/>
+      <c r="L13" s="24"/>
+      <c r="M13" s="24"/>
+      <c r="N13" s="24"/>
+      <c r="O13" s="24"/>
+      <c r="P13" s="24"/>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A14" s="26"/>
-[...14 lines deleted...]
-      <c r="P14" s="26"/>
+      <c r="A14" s="24"/>
+      <c r="B14" s="25"/>
+      <c r="C14" s="24"/>
+      <c r="D14" s="24"/>
+      <c r="E14" s="24"/>
+      <c r="F14" s="24"/>
+      <c r="G14" s="24"/>
+      <c r="H14" s="24"/>
+      <c r="I14" s="24"/>
+      <c r="J14" s="24"/>
+      <c r="K14" s="24"/>
+      <c r="L14" s="24"/>
+      <c r="M14" s="24"/>
+      <c r="N14" s="24"/>
+      <c r="O14" s="24"/>
+      <c r="P14" s="24"/>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A15" s="26"/>
-[...14 lines deleted...]
-      <c r="P15" s="26"/>
+      <c r="A15" s="24"/>
+      <c r="B15" s="25"/>
+      <c r="C15" s="24"/>
+      <c r="D15" s="24"/>
+      <c r="E15" s="24"/>
+      <c r="F15" s="24"/>
+      <c r="G15" s="24"/>
+      <c r="H15" s="24"/>
+      <c r="I15" s="24"/>
+      <c r="J15" s="24"/>
+      <c r="K15" s="24"/>
+      <c r="L15" s="24"/>
+      <c r="M15" s="24"/>
+      <c r="N15" s="24"/>
+      <c r="O15" s="24"/>
+      <c r="P15" s="24"/>
     </row>
     <row r="17" spans="1:16" s="20" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="19"/>
       <c r="B17" s="21" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="22"/>
       <c r="G17" s="22"/>
       <c r="H17" s="23" t="s">
         <v>18</v>
       </c>
       <c r="I17" s="23"/>
       <c r="J17" s="23"/>
       <c r="K17" s="23"/>
       <c r="L17" s="23"/>
       <c r="M17" s="23"/>
       <c r="N17" s="23"/>
       <c r="O17" s="23"/>
       <c r="P17" s="19"/>
     </row>
     <row r="18" spans="1:16" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="19" spans="1:16" s="20" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
@@ -26749,54 +26824,54 @@
     <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" s="12"/>
       <c r="P28" s="7"/>
     </row>
     <row r="29" spans="1:16" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
       <c r="B29" s="13" t="s">
         <v>12</v>
       </c>
       <c r="P29" s="7"/>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A30" s="12"/>
       <c r="P30" s="7"/>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" s="12"/>
       <c r="P31" s="7"/>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A32" s="12"/>
       <c r="P32" s="7"/>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A33" s="12"/>
-      <c r="B33" s="24">
+      <c r="B33" s="26">
         <v>2019</v>
       </c>
-      <c r="C33" s="25"/>
+      <c r="C33" s="27"/>
       <c r="D33" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>4</v>
       </c>
       <c r="I33" s="2" t="s">
         <v>5</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>6</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>7</v>
       </c>
       <c r="L33" s="2" t="s">
@@ -28164,62 +28239,62 @@
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A65" s="12"/>
       <c r="P65" s="7"/>
     </row>
     <row r="66" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A66" s="15"/>
       <c r="B66" s="16"/>
       <c r="C66" s="17"/>
       <c r="D66" s="17"/>
       <c r="E66" s="17"/>
       <c r="F66" s="17"/>
       <c r="G66" s="17"/>
       <c r="H66" s="17"/>
       <c r="I66" s="17"/>
       <c r="J66" s="17"/>
       <c r="K66" s="17"/>
       <c r="L66" s="17"/>
       <c r="M66" s="17"/>
       <c r="N66" s="17"/>
       <c r="O66" s="17"/>
       <c r="P66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="B23:G23"/>
+    <mergeCell ref="H23:O23"/>
+    <mergeCell ref="B25:G25"/>
+    <mergeCell ref="H25:O25"/>
+    <mergeCell ref="B33:C33"/>
     <mergeCell ref="B21:G21"/>
     <mergeCell ref="H21:O21"/>
     <mergeCell ref="A12:P15"/>
     <mergeCell ref="B17:G17"/>
     <mergeCell ref="H17:O17"/>
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="H19:O19"/>
-    <mergeCell ref="B23:G23"/>
-[...3 lines deleted...]
-    <mergeCell ref="B33:C33"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.78740157480314965" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A12:P66"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A12" sqref="A12:P15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="3.140625" style="6" customWidth="1"/>
     <col min="3" max="3" width="2" style="1" customWidth="1"/>
     <col min="4" max="15" width="5.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="6.28515625" style="1" customWidth="1"/>
     <col min="17" max="16384" width="11.42578125" style="3"/>
   </cols>
@@ -28433,54 +28508,54 @@
     <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" s="12"/>
       <c r="P28" s="7"/>
     </row>
     <row r="29" spans="1:16" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
       <c r="B29" s="13" t="s">
         <v>12</v>
       </c>
       <c r="P29" s="7"/>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A30" s="12"/>
       <c r="P30" s="7"/>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" s="12"/>
       <c r="P31" s="7"/>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A32" s="12"/>
       <c r="P32" s="7"/>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A33" s="12"/>
-      <c r="B33" s="24">
+      <c r="B33" s="26">
         <v>2018</v>
       </c>
-      <c r="C33" s="25"/>
+      <c r="C33" s="27"/>
       <c r="D33" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>4</v>
       </c>
       <c r="I33" s="2" t="s">
         <v>5</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>6</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>7</v>
       </c>
       <c r="L33" s="2" t="s">
@@ -29848,62 +29923,62 @@
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A65" s="12"/>
       <c r="P65" s="7"/>
     </row>
     <row r="66" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A66" s="15"/>
       <c r="B66" s="16"/>
       <c r="C66" s="17"/>
       <c r="D66" s="17"/>
       <c r="E66" s="17"/>
       <c r="F66" s="17"/>
       <c r="G66" s="17"/>
       <c r="H66" s="17"/>
       <c r="I66" s="17"/>
       <c r="J66" s="17"/>
       <c r="K66" s="17"/>
       <c r="L66" s="17"/>
       <c r="M66" s="17"/>
       <c r="N66" s="17"/>
       <c r="O66" s="17"/>
       <c r="P66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="B23:G23"/>
+    <mergeCell ref="H23:O23"/>
+    <mergeCell ref="B25:G25"/>
+    <mergeCell ref="H25:O25"/>
+    <mergeCell ref="B33:C33"/>
     <mergeCell ref="B21:G21"/>
     <mergeCell ref="H21:O21"/>
     <mergeCell ref="A12:P15"/>
     <mergeCell ref="B17:G17"/>
     <mergeCell ref="H17:O17"/>
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="H19:O19"/>
-    <mergeCell ref="B23:G23"/>
-[...3 lines deleted...]
-    <mergeCell ref="B33:C33"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.78740157480314965" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>17</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>